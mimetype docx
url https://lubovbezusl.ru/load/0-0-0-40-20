--- v0 (2026-04-03)
+++ v1 (2026-10-26)
@@ -1,189 +1,185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="2C135BBB" w14:textId="739600FD" w:rsidR="0005746E" w:rsidRPr="00EA0293" w:rsidRDefault="0005746E">
+    <w:p w14:paraId="2C135BBB" w14:textId="739600FD" w:rsidR="0005746E" w:rsidRPr="00476084" w:rsidRDefault="0005746E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5752BD" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="3C5752BD" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Фабрика Белова</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7160387E" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="7160387E" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D0DEEB4" w14:textId="1CFEADDA" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="7D0DEEB4" w14:textId="1CFEADDA" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В 1910 году купеческий сын </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Петр Прокофьевич Белов</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, у </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>реки Рпень</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> в 2-х верстах от Владимира, купил у Тюльпанова небольшой участок земли (в количестве 5 дес. 2000 кв. саж.) для постройки бумаготкацкой фабрики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8B6BA0" w14:textId="67FF0F2D" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="1A8B6BA0" w14:textId="67FF0F2D" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3384D07B" wp14:editId="42C3AE35">
             <wp:extent cx="1527810" cy="1915795"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="7" name="Рисунок 7" descr="http://lubovbezusl.ru/_pu/21/97317893.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://lubovbezusl.ru/_pu/21/97317893.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -192,243 +188,255 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1527810" cy="1915795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AC92E4" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="71AC92E4" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Белов пишет прошение в губернское правление, чтобы построить на ней собственную бумаготкацкую фабрику. К прошению прилагается уже разработанный чертежный план строительства. Усмотрев, что от фабрики не будет происходить «порчи воздуха и воды», губернское правление дает разрешение на начало строительства.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Для строительства здания новой фабрики была срыта задняя часть </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Ярилова холма</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> (где располагался ранее Феодоровский монастырь). На оставшейся возвышенности построен дом для управляющего фабрикой Д. Моторина.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Закладка фабрики Белова состоялась 18 июля 1910 г. Перед закладкой был молебен» - писала газета «Старый владимирец». Поставку кирпича для строительства фабрики взяла на себя фирма товарищества Тарасова и Андреева совместно с г. Студзицким.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>19 апреля 1911 года был пущен первый корпус фабрики (корпус сохранился; сейчас там столовая завода «Точмаш») на 315 станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...35 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фабрика выпускала миткаль (бумажную ткань для обивки). Работали там крестьяне и крестьянки с окрестных деревень. Работали они в зимнее время, оформляясь временно «на своих харчах, с первого по первое число каждого месяца». Деревень в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>округе было много, работники и работницы ходили на работу пешком, поэтому в первые годы хозяин мог не заботится о казармах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Фабрика находилась в единоличном владении Петра Прокопьевича до 15 июля 1914 г. С этого времени фабрика перешла к вновь учрежденному торговому дому под фирмой “Торговый Дом Владимирской Мануфактуры П.П. Белов и Ко”, фабрика числится среди оборонных предприятий губернии. Соответственно, работавшие на ней мужчины освобождались от призыва на фронт.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>С началом 1 мировой войны был заключен контракт с военным ведомством на поставку марли, чуть позже - ткани для гимнастерок. Ткани производились десятками тысяч пудов, доход фабрики был огромен.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048C36C2" w14:textId="334B5137" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="048C36C2" w14:textId="334B5137" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="093EDB26" wp14:editId="15B3F1AE">
             <wp:extent cx="5908675" cy="3333750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Рисунок 6" descr="https://lubovbezusl.ru/_pu/55/13534965.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="https://lubovbezusl.ru/_pu/55/13534965.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -436,226 +444,234 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5908675" cy="3333750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>Фабрика купца Белова имела 300 станков. При двух сменах производила 12 тысяч метров ткани в день.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121D62C2" w14:textId="059E3B67" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="121D62C2" w14:textId="059E3B67" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В феврале 1917 г. на фабрике работало 340 человек, ежегодно вырабатывалось около 21100 пудов разных тканей на сумму 2300000 рублей. Бумаготкацкая фабрика Белова была национализирована в 1918 г.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>После национализации ее в 1918 году работы на ней прекратились.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...35 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«18-го мая 1921 г. в 5 час. вечера назначено было заседание Горсовета. По предложению председателя т. Монахова все </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>собравшиеся члены вместе с Владимирской организацией Р. К. П. отправились на субботник. Надо было перевезти 120 сильный двигатель Дизеля с бывшей Беловской фабрики на водокачку. В 6 часов вечера все уже были на фабрике, часа три пришлось употребить, чтобы погрузить части двигателя на вагонетки из под автомобиля. Около 10 ч. вечера под звуки оркестра музыки, при наличии одной людской силы, груз благополучно был доставлен на водокачку. По словам одного товарища, участника в субботнике, работа шла замечательно дружно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Так коллективный труд побеждает разруху.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>19-го мая коммунисты же и члены Горсовета перевезли следующие части Дизеля. Работы хватит еще на 2—3 субботника» (газета «Призыв» 21 мая 1921).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22598190" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="22598190" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C625B63" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="0C625B63" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Бумаготкацкая фабрика «Пионер»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34588D34" w14:textId="091A47F5" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="34588D34" w14:textId="091A47F5" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B69F9D3" wp14:editId="0F45F024">
             <wp:extent cx="7621905" cy="3999230"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="5" name="Рисунок 5" descr="http://lubovbezusl.ru/_pu/21/51790024.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="http://lubovbezusl.ru/_pu/21/51790024.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -663,40436 +679,43628 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7621905" cy="3999230"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>Фрагмент карты гор. Владимира. 1927 г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442DCC1F" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="56ABD2AB" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...27 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Еще недавно фабрика представляла разрушенные стены, разбитые окна, ржавые станки без силовых и паровых установок. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Крестьяне окрестных деревень потеряли всякую веру, что ф-ка будет работать. Упорным трудом маленькой кучки рабочих в 30-40 человек фабрика начала ремонтироваться. Привезли дизель, котел, шлихтовку. Шаг за шагом начала восстанавливаться фабрика. Работы по ремонту производились в очень трудных условиях, отсутствовал в достаточном количество инструмент, не хватало частей и т.д. Но ни что не ослабляло интенсивность рабочего, благодаря старанию рабочих ремонт был закончен».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Ремонт фабрики быв. Бeлова начался в первых числах мая. В настоящее время работают плотники по восстановлению крыши и забора.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все стекольные работы уже выполнены. Заканчивается исправление бетонного пола. Прoизведена осушка местности. Привезены из гор. Судогды двигатель «Дизель» в 140 сил и паровой котел. В ближайшее время будет приступлено к их установке, а также проверке и чистке станков и приборов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ремонт будет закончен во второй половине июня, стоимость ремонта 30-35 тысяч рублей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Немедленно по окончании ремонта ф-ка будет пущена в 2 смены на 350 станков» (Газета «Призыв, 15 мая 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Среди зеленых полей овса и гречи, прижавшись почти вплотную одним боком к концу деревушки, как-бы вымершей от калящих лучей солнца, раскинулась со своими постройками по обширному двору ткацкая фабрика, бывшая Белова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На дворе и около всех его строений идет оживленная работа. Здесь 60-70 человек рабочих приводит в порядок то, что было разрушено временем и людьми за шесть с половиной лет, с тех пор, как окончательно стала фабрика.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фабрика, поставленная весной 1911 года, выстроена по последнему слову техники. Она и сейчас выглядит совершенно новой. Правда, вид ее немного искажен тем, что ее стеклянная крыша заменена теперь железной. Одноэтажный корпус фабрики уже совсем отремонтирован. Около него идет оживленная работа по восстановлению на кирпичном устое разборной железной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>трубы. Рабочие на высоких лесах постепенно подымают кверху следующую тяжелую часть трубы, прикрепленную цепями к блоку.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В машинном отделении все уже готово к пуску, только остается надеть ремни. Дизель, вычищенный и искрящийся от масла на отблесках солнечных лучей, стоит немым в ожидании своей работы. У него, как у человека, есть тоже свой стаж. Он добросовестно исполнял свое дело на судогодской ткацкой фабрике, откуда был переброшен в Гороховец, а затем повернулся лицом к владимирской фабрике, где уже успел выдержать по всем пунктам серьезное испытание. Новый дизель занял свое место, которое пустовало с 1919 года, когда его предшественника забрали на другую фабрику.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткацкое отделение тоже приведено в порядок. Как-то непривычно и странно глядеть на эти 315 станков, которые здесь находятся, не слыша обычного стука и шума. Ткацкое отделение в прошлые годы пострадало в достаточной степени от лиц, неравнодушно относящихся к утилизации плохолежащих чужих вещей. Отсюда было немало унесено решеток и ремней от станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Остается проделать кое-какую работу лишь в шлихтовальном отделении. Оно пострадало от времени больше других. Здесь, благодаря прогнившей крыше и потолку, была испорчена шлихтовальная машина. В настоящее время приступлено к установке новой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Территория двора фабрики очищена от излишнего мусора. На нем идет оживленная работа по спешному приведению в порядок всех фабричных построек.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Жилищный вопрос для будущих рабочих частично уже урегулирован. Владимирский коммунальный отдел предоставил для них бывший дом инвалидов имени Ленина. В нем будет размещено до 60-ти семейств рабочих, а остальные — по квартирам в ближайших селениях и в городе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С пуском фабрики будет приступлено к оборудованию при общежитии рабочих клуба и театра… (см. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Клуб «Пионер»</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>» («Призыв», 10 июля 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«Фабрика бывш. Белова начинает работать. Сегодня частично начинает работать фабрика, бывшая Белова. Пускается шлихтовальная машина на две смены. Все подготовительные к пуску работы на фабрике закончены. Фабрика будет работать на три станка. На ней будет занято 350 чел. рабочих» («Призыв, 4 августа 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Директором фабрики «Пионер» был Забабашкин.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На-днях на ф-ке б. Белова пущена в две смены шлихтовальная машина и поставлена самоточка (токарный станок), которая обслуживает нужды производства. На фабрике в настоящее время работает 144 чел. ткачей. Количество рабочих ежедневно увеличивается на 20 чел. Губотдел союза текстильщиков перекидывает 25 чел. квалифицированных ткачей из числа безработных членов союза и 20 чел. подростков из Владимирского детдома для заполнения 8 проц. брони» («Призыв», 23 августа 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Правление фабрики бывш. Белова затребовало с биржи труда 150 чел. ткачей и ткачих. В первую очередь в ткачи будут набираться гр-не, не имеющие связи с землей и состоящие членами профсоюза, а также знакомые с работой на 2-х и 3-х станках.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика б. Белова была полностью пущена 12 августа 1925 г.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С 11 сентября фабрика перешла на сдельную работу и с этого дня производительность стала понемногу подыматься. В октябре по сравнению с сентябрем выработка увеличилась на 21000 метров.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFC9F00" w14:textId="7DF747A4" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="18BDD8A5" w14:textId="536A2AE6" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BA1F642" wp14:editId="5F9BFAF4">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Рисунок 4" descr="https://lubovbezusl.ru/_pu/55/46365347.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1252B56B" wp14:editId="146A7729">
+            <wp:extent cx="4883785" cy="1712595"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="28" name="Рисунок 28" descr="https://lubovbezusl.ru/_pu/55/46365347.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="https://lubovbezusl.ru/_pu/55/46365347.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 21" descr="https://lubovbezusl.ru/_pu/55/46365347.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4884420" cy="1713230"/>
+                      <a:ext cx="4883785" cy="1712595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156C7F65" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="462CE258" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>13 сентября 1925 г. фабрика Белова стала называться </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Бумаготкацкая фабрика «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«Было время, когда мы занимались не восстановлением промышленности, а боями с буржуазией. Теперь мы перешли на другой, но не менее важный фронт – восстановление нашей промышленности. Фабрика б. купца Белова – единственная текстильная фабрика во Владимире. Пуск ее – первый шаг к развитию промышленности здесь, в городе, где до сих пор рабочих еще очень мало. Вот почему мы назвали фабрику «Пионером». Это действительно, пионер владимирской промышленности» («Призыв», 13 сентября 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика находилась в ведении ГСНХ (Губтекстильтреста).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Дом бывший инвалидов</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> возле Нижегородской заставы передается в аренду на 15 лет под общежитие рабочих фабрики «Пионер». Дом уже ремонтируется» («Призыв», 20 сентября 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Губтекстильтрестом объединяются следующие фабрики: Красный Текстильщик на 1082 станка, Авангард – 1129 станков, Свобода – 420 станков и Пионер – 315 станков. Кроме этих действующих фабрик в аренду сданы 4 предприятия и 3 фабрики находятся на консервации. Основной и оборотный капитал по всем этим фабрикам 6096000 руб. Он составляется из оборотных средств Красного Луча – 528000 р. и Авангарда – 611000 р. Другие фабрики своих оборотных средств не имеют. Помимо этого прикреплено имущество ряда ликвидированных фабрик, которые оцениваются ГСНХ в 1040000 р. После инвентаризации имущества будет приступлено к его реализации. Промплан на 25-26 год предусматривает выработку продукции в количестве 58 000 000 метров, на сумму свыше 18 000 000 р. Реализация товаров будет вестись через Владторг. Около 10% продукции будет оставляться на нужды местного рынка. Предполагается завязать связь с местной кооперацией, которой будет передаваться в весь недомерок. В настоящее время заключена сделка с Ярославлем на 240 000 пудов пряжи и ведутся переговоры на дополнительную сделку с ленинградтекстилем на 60 000 пудов» («Призыв», 4 октября 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Как работает фабрика «Пионер». Фабрика имеет 315 станков. Из них работало: в сентябре — 287, в октябре - 304. Число рабочих, в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>виду пуска фабрики в 2 смены увеличилось. Сейчас работает 450 рабочих с служащих 21.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В сентябре выработка на одни станок была: миткаля 25,74 метра, марли 53,9 метра. Угара было: возвратного 5,75 проц., безвозвратного 2,75 проц. и ткани-браку — 3 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В октябре одни станок, в среднем, вырабатывал: миткаля 26,26 метров, марли 58 метров. Получилось угару: возвратного 6,29 проц., безвозвратного - 1 проц. Ткани-браку 2,2 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Несмотря на значительное повышение производительности, фабрика все же еще не дошла до нормальной выработки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Миткаля нужно вырабатывать 31 метр на станок, недовыработка равняется 5 метрам. Марли нужно выработать 62 метра, а вырабатывается 58 метров: недовыработка—4 метра. Судя по тому, что выработка продолжает увеличиваться и в ноябре, можно надеяться, что фабрика нормы достигнет в недалеком будущем.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Шлихтовка также все время улучшается и процент приклея получается почти нормальный.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но в работе фабрики наблюдается и нежелательные явления: увеличиваются прогулы как по уважительным, так и неуважительным причинам. Это зло, между прочим, и является причиной недоработки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Этот вопрос был широко освещен перед рабочими на производственном совещании. И самые рабочие высказались за необходимость устранения этого недочета.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При чем рабочие даже заявили, что они согласны даже сделать переработку от 10 до 15 проц. против нормы при условии, если фабрика будет снабжаться всеми необходимыми предметами, а, главное, хорошим утком. А то уток иногда попадает плохой, что влечет понижение выработки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На совещании рабочие указали на необходимость устройства вентилятора, устранения вылета челноков, устройства меряльной машины, получения хороших челноков и в достаточном количестве, производства очередного капитального ремонта станков и записывания в расчетных книжках выработки» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(«Призыв», 24 ноября 1925).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Выдавайте зарплату у станка. На многих фабриках давно приспособились выдавать зарплату у станка в пакетах, без всякой канители и потери рабочего времени.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» (Владимир) до этого до сих пор не додумались.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За несколько дней до выплаты рабочим приходится бегать и искать табельщика или же стоять к очереди по 15-30 минут, чтобы поручить расчетную книжку. При выдаче же денег создается еще большая очередь, рабочему приходятся терять до двух часов. Выдача зарплаты производится два раза в месяц и можно себе представить, сколько в общем фабрика теряет на выдаче зарплаты: 4-5 час. в месяц для смены, а для двух - 8-10 часов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Слишком дорогой способ для выдачи зарплаты. Фабрика должна его немедленно изменить» («Призыв», 28 ноября 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В декабре 1925 г. на фабрике «Пионер» была открыта школа по ликвидации неграмотности среди работниц. В школе обучалась 61 работница. Занятия велись в две смены по три раза в неделю.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E600899" w14:textId="1FA4B368" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="42F430D8" w14:textId="27E67F07" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F711D50" wp14:editId="3EA373F7">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Рисунок 3" descr="https://lubovbezusl.ru/_pu/55/37508064.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A067615" wp14:editId="76800255">
+            <wp:extent cx="8570595" cy="5348605"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="4445"/>
+            <wp:docPr id="27" name="Рисунок 27" descr="https://lubovbezusl.ru/_pu/55/37508064.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="https://lubovbezusl.ru/_pu/55/37508064.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 22" descr="https://lubovbezusl.ru/_pu/55/37508064.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8571230" cy="5353050"/>
+                      <a:ext cx="8570595" cy="5348605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4536DDA7" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="2D02B75F" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Новая железнодорожная ветка. В </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>ГСНХ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> разрабатывается проект постройки во Владимире новой железно-дорожной ветки. Имеется два варианта: первый – ветка проходит через вновь строящуюся фабрику, через фабрику «Пионер» и идет на кирпичные заводы, протяжением 8 верст. И второй вариант – через строящуюся фабрику к кирпичным заводам, с разветвлением к фабрике «Пионер». В обоих случаях ветка начинается от ст. Владимир» («Призыв», 22 декабря 1925).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» работает 32 подростка, бронь заполнена полностью. После ученичества выпущено 11 подростков — квалифицированных ткачей, умеющих работать на 2 станках. Подготовляется обучение подростков по-бригадно на звание ткацких подмастерьев» («Призыв», 25 февраля 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«Последнее время на владимирской текстильной фабрике «Пионер» наблюдаются самовольные прогулы рабочих, которые все более и более увеличиваются.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С самовольными прогулами решено повести решительную борьбу. Так, после двукратного прогула рабочего без уважительной причины будет применяться снятые с трех станков на пару» («Призыв», 24 марта 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пожарная дружина на «Пионере»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На нашей фабрике организована пожарная дружина в количестве 16 человек. Пожарникам выдана спецодежда. Весь инвентарь — багры, бочки, рукава и машина - закуплен и будет на-днях получен. Заканчивается постройка сарая. В будущем предположено построить при фабрике общежитие для пожарных» («Призыв», 2 апреля 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Фабрика должна была остановиться на 20 дней, не считая праздников. Дирекция предложила рабочим отгулять в этот простой 2 недели отпуска, который бы полагался в июне месяце. Рабочие согласились. Оплата за отгул будет произведена в половинном размере за две недели, а за другие две недели, в которые вошел отпуск, производится в полном размере заработка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика приступит к работе с 1 июня.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрику «Пионер» каждый день поступает материал. На-днях будет торжественная закладка нового корпуса на 665 ткацких станков» («Призыв», 8 мая 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1926 г. на фабрике «Пионер» было намечено переустройство старого ткацкого корпуса с пристройкой к нему новой части, переоборудование конюшни, каретника и сарая для текущих нужд. В план строительства включили новый мерсеризационный корпус (в нём обрабатывали хлопчатобумажные или целлюлозные материалы концентрированным водным раствором щёлочи), мастерскую и, наконец, новую прядильную фабрику на 100 тыс. веретён. Задумано было построить собственную амбулаторию, рассчитанную на работников всех трёх предприятий.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...47 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для электростанции в 1926 г. велось строительство здания для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>турбины, конторы, сторожки, барака для сезонных рабочих. В планах работ стояло создание временной электростанции, строительная контора и барак для принятия пищи рабочими.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1926 году </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Тагунову Александру Николаевичу</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> предложили переехать во Владимир, спроектировать и возглавить строительство новых корпусов ткацкой фабрики «Пионер». По окончании строительства, до 1937 года, работал главным инженером </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Владимирского хлопчатобумажного треста</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...26 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика в 1926 г. имела механический двигатель в 120 с., механических ткацких станков – 315 (в течение 1927 г. фабрика расширяется до 1200 станков), шлихтовальную машину, размеряльную машину и упаковочный пресс. Рабочих на фабрике – 379 чел. Вырабатывался суровый миткаль (бязь). С августа 1925 г. по 1/х-1926 г. фабрика выпустила 524127 метр. суровья.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Год работы ф-ки «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» после 8 летнего останова начала работу с октября 25 года. За годичный промежуток времени у нее, без сомнения, есть целый ряд достижений.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так, простои станков, равнявшиеся в первой четверги производственного года 25,2 проц., в четвертой уменьшились до 3,8 проц. И, особенно, характерно отметить, что почти совсем прекратились простои по вине ткачей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Переход на сдельщину значительно увеличил выработку товара: в 1-й четверти станок вырабатывал 97 проц. нормы, а в 4-й — уже 109 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Брак с 5,9 проц. в 1-й четверти снизился до 0,05 проц. в 4-й; угар с 6,67 проц. — до 5,09 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Производственных рабочих на 1 станок приходится сейчас 0,51, или несколько меньше нормы ГСНХ (0,57). Служащих на каждую сотню рабочих сейчас приходится 7 человек.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рост зарплаты идет почти пропорционально производительности труда. Так, в августе зарплата была 2 р. 22 к. или на 112,5 проц. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>больше январской, а производительность труда равнялась 109,2 погонных метра на 1 производ. рабочего, или на 109,9 проц. больше январской же.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Бич производства — невыходы на работу. Они равнялись 10,2 пр. к общему числу проработанных человекодней.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Среди них первое место занимают отпуска в связи с родами — 4,2 пр., затем отпуска очередные и по болезни — 4,1 проц., командировки — 0,9 проц. и самовольные прогулы — 0,7 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Правда, борьба с прогулами ведется. Результаты ее есть» («Призыв», 21 сентября 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Строим новую фабрику</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Недалеко от Нижегородского шоссе во Владимире идет работа во постройке нового корпуса ткацкой фабрики «Пионер». С утра до вечера тянутся к месту стройки вереницы обозов с кирпичом, известью, балками, лесом и другими строительными материалами. Как муравьи трудятся каменщики. Поднимаясь все выше и выше, они ведут к концу кладку второго этажа. Через месяц красивый гигант должен освободиться от лесов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В то же время идет — усиленная сборка станков. Четыреста вновь собранных станков стоят в сараях, блестя лакировкой своих батанов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Всех станков требуется собрать 685 штук и через месяц они будут готовы. Спешно проверяют трансмиссионные валы, женщины чистят и протирают детали ткацких станков, готовя их к сборке.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Прокладывается новая мостовая от фабрики до Нижегородского шоссе и через 2 недели работа ее закончится.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С июня на фабрике «Пионер» начались строительные работы по возведению нового ткацкого корпуса. Рабочкомом обслуживается около 335 сезонных рабочих, из них большинство — каменщики, плотники и землекопы. Зарплата взрослого рабочего в среднем достигает 4 р. 50 к. — 5 р. в сутки, а подростка — 18 руб. в месяц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вся работа рабочкома проходит в плановом порядке. Заседания проводятся еженедельно. Общие собрания рабочих бывают 1-2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>раза в месяц. Культработа проводится через организованный при общежитии рабочих красный уголок. Ставятся беседы, читаются газеты. В рабочем клубе демонстрируются кино-картины.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Своевременно была начата работа по ликвидации неграмотности среди рабочих. И в начале сентября сделали первый выпуск 10 человек. Для рабочих было устроено два вечера вопросов и ответов, две экскурсии и проведена одна антирелигиозная лекция.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При красном уголке организована библиотека. Рабочие интересуются, преимущественно, произведениями пролетарских писателей. Всеми рабочими выписывается 57 экземпляров газет, из них 12 экземпляров «Призыва».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Слабо дело обстоит с делегатскими собраниями: за все время их было только два. Производственно- технических совещаний было 3, но рабочие в них почти не участвовали» («Призыв», 8 октября 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Ha-днях на станцию Владимир для фабрики «Пионер» пришли два вагона с уточной пряжей и один с основой. Первые два вагона были перевезены на фабрику, а третьего на запасном пути не оказалось.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Обратились к начальнику станции, обошли все пути, вагона не нашлось.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Правление железных дорог сейчас разыскивает вагон, а фабрику «Пионер» из-за недостатка пряжи, возможно, придется остановить» («Призыв», 4 ноября 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» на постройках нового корпуса по проекту предполагалось сделать пять рядов колонн, а теперь нашли возможным обойтись только четырьмя рядами. Целый ряд колонн выкидывается, а за них уплачены были большие деньги.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Присланные болты, скрепляющие балки с чугунными колоннами, оказались слишком длинными и пришлось значительно укорачивать, опять это стоит денег.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балок требуется около 3000 штук. За обрубку конца и нарезку резьбы рабочим платится 8 коп. за штуку. Следовательно — 240 рублей будут израсходованы лишь потому, что спец обсчитался. А </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>это уже не первый случай» («Призыв», 4 ноября 1926).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На строительных работах по постройке нового корпуса при фабрике «Пионер» в бронь учеников зачислено 25 человек. Все они распределены по артелям рабочих, часть работает у каменщиков, часть — у плотников и маляров, некоторые заняты в конторе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Большинство учеников используется на черновой работе: на погрузке песка, перевалке бревен, истопниками печей, а некоторые состоят на побегушках у служащих строительной конторы. Ученикам, используемым в качестве курьеров, спецодежда не выдается. Ученики неоднократно обращались к администрации, указывали на неправильное использование их, но получали всегда один ответ:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- Негде больше использовать...</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Очевидно, администрация забыла то, что на постройке идет сборка ткацких станков, где можно вполне организовать бригаду. Полагающуюся компенсацию ученикам из расчета месячного отпуска выдают лишь в половинном размере.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Губотделу строителей необходимо ознакомиться с положением ученичества на фабрике «Пионер» («Призыв», 11 ноября 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Для фабрики «Пионер» в октябре месяце купили грузовой автомобиль. Заплатили за него более 3000 руб. Купленный автомобиль оказался старым. Рабочие увидели эту развалину сразу выразили сомнение, что грузовик может работать.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>И действительно, можно часто видеть, как с места таскают автомобиль на веревках. Кое-как устроили автомобиль и нагрузили его миткалем. Дотащился он до конца фабричной дороги и встал. Товар начали перегружать на лошадей, увезли на станцию. А вернувшись со станции, привязали автомобиль на веревку и поволокли его обратно на фабрику.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кто покупал автомобиль, тому рабочие говорят:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- «Спасибо!» («Призыв», 19 ноября 1926).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...47 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«При земляных работах для вновь строящегося красильного корпуса ф-ки «Пионер» был обнаружен в большом количестве </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>кирпичный щебень, среди которого попадались печные изразцы с выпуклыми рисунками, кусочки оконной слюды, черепки глиняной посуды, железный камертон, подсвечник, пробой и небольшой полустертый жернов. Обнаружено было также кладбище с большим количеством костей. По исторической справке оказалось, что здесь в XVI веке существовал так называемый Фёдоровский монастырь, который был потом ликвидирован» («Призыв», 25 авг. 1927).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Всю работу по трансмиссионному оборудованию для фабрики «Пионер» </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Металлотрест</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> выполнил своевременно. Для ускорения монтажных работ часть оборудования (главным образом, валы) доставлялась Владгубтекстильтрестом санным, гужевым путем. В дороге сани опрокидывались и валы сваливались на землю. Поэтому пришлось снова их нагружать, что, конечно, не могло не отозваться на качестве валов. Получился прогиб валов. Поэтому-то в момент монтажа получились дефекты, которые теперь почти все устранены дополнительной выправкой. Эта работа затруднилась тем обстоятельством, что на фабрике «Пионер» нет валового станка, на котором можно было бы проверить прибывающие валы. В настоящее время валы работают исправно при полной нагрузке станков» («Призыв», 8 июля 1927).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E2241C" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="5C417660" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ткацкий корпус фабрики «Пионер»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52903B36" w14:textId="5FFEA140" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="566729EC" w14:textId="663057D8" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="417E7003" wp14:editId="5CC3D63C">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Рисунок 2" descr="http://lubovbezusl.ru/_ph/3/664428848.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34ECBD8D" wp14:editId="34F2EB0E">
+            <wp:extent cx="6669405" cy="3193415"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="26" name="Рисунок 26" descr="https://lubovbezusl.ru/_pu/55/78092401.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="http://lubovbezusl.ru/_ph/3/664428848.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 23" descr="https://lubovbezusl.ru/_pu/55/78092401.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6666865" cy="3183255"/>
+                      <a:ext cx="6669405" cy="3193415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Новый ткацкий корпус фабрики «Пионер» в 1927 году</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023C55D2" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="4EC035E6" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1927 году на фабрике «Пионер» введен в эксплуатацию новый ткацкий корпус на 1000 станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Идея постройки ткацкого корпуса фабрики «Пионер» возникла вскоре после создания Владгубтекстильтреста. В числе объединенных трестом фабрик было много бездействующих, но имеющих частично сохранившееся оборудование. Все оборудование нужно было спасти и из разрушенного создать новое. Медлить с этим делом было нельзя.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект корпуса составлялся работниками треста, одновременно исполняющими текущую работу по налаживанию полуразрушенного хозяйства. Отдельно лиц для проектирования выделено не было. Проект нужно было составить в течение 3-х месяцев, чтобы приступить к постройке в начало строительного сезона 1926 года. Работать приходилось спешно. На месте работ был запасен цемент, известь, песок и 400000 штук кирпича. Заготовкой строительных материалов ведал снабженческий аппарат треста через посредство Владторга. Особых лиц для этого дела выделено не было и это создало целый ряд недоразумений. Балки, например, были заказаны одного профиля, а получены другого. Пришлось брать то, что было на рынке и даже не тех размеров, которые требовались. В результате остались никуда </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>непригодные куски. То же было и с другими материалами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Земляные работы были начаты тотчас же по утверждении проекта. Сразу же натолкнулись на препятствия - обнаружили ключи и водоносные жилы, слабые места в грунте. Оказалось, что грунт был плохо исследован. Впоследствии получились непредвиденные расходы на глушение ключей цементом и откачку воды, а слабые места в группе укреплялись сваями и углублением фундамента. От проекта пришлось отойти, календарный план нарушился.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Каменные работы начались вслед за земляными. При 400000 штуках кирпича развернуться было невозможно. Но больше кирпича не было и новый кирпич с местного завода ожидался лишь в конце июля. Календарный план опять был нарушен. Только в конце июля кирпич начал прибывать на постройку по 30-40 тысяч штук в день. С этим количеством кирпича работы велись крайне медленно и осторожно, опасались простоя рабочей силы. Прекращать каменные работы ради накопления кирпича было бы неразумно,— т. к. погода благоприятствовала постройке и ей нужно было пользоваться. Перевозка кирпича производилась гужевым способом. Но начавшиеся полевые работы прекратили подвоз кирпича на месяц. Возник вопрос об узкоколейной линии, которая и была где-то закуплена, но поступила на постройку осенью, когда кирпич был уже переброшен полностью. «Шпалы и рельсы узкоколейки прокладывают на «Пионере» от склада и до котельного отделения. Топливо будут подвозить в котельную по этой узкоколейке. Подвоз топлива значительно удешевится. Легче станет и труд рабочего. Точно такие шпалы и рельсы прокладываются от базисного склада в корпус фабрики. По этой линии узкоколейки будут подвозить основные и вспомогательные материалы» («Призыв», 4 августа 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На стройке установлены четыре бетономешалки, гравемойки и некоторые другие механические установки. Они приводились в движение тракторами. На вспомогательные работы, например, на подноску материалов поставлены чернорабочие.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Большие простои были на бетонных работах из-за поломки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>тракторов и продолжительного ремонта их. Трактористами были слесари или практиканты, которые не имели понятия об устройстве трактора. Во время поломки трактора они не могли быстро сделать нужный ремонт.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Арматура на стройке лежала в беспорядке. Были случаи, когда приходилось разворачивать по 60-100 пудов железа, чтобы найти и достать необходимый № арматуры.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Когда стены первого этажа были выведены до конца, понадобились колонны и балки, но их не было, несмотря на то, что по календарному плану колонны должны были доставить к 1-му августа. Только в конце августа получили 80 штук колонн. На рынке их не оказалось и заказ на новый ассортимент балок был дан очень поздно. Пришлось перепроектировать намеченные ряды колонн, благодаря чему оказалось возможным увеличить пролеты между колоннами (балки были более мощного профиля) и намеченные 5-ть рядов были заменены 4-мя рядами. Правда, по этому случаю было сэкономлено 38000 рублей, но это оторвало специалистов от прямой работы на постройке.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Такие неожиданности вызвали ряд ошибок. Например, гнезда в стенах, оставленные для балок, указанных в проекте, пришлось заделать и пробить новые, для балок другого типа.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Останавливать работы было нельзя и администрация на свой страх и риск вела кладку стен второго этажа, чтобы закончить каменные работы до наступления морозов. Колонны были заказаны на разных заводах в Москве и Муроме, но выполнение заказов запоздало из-за отсутствия сырья на заводах. Однако и начавшаяся отливка колонн оторвала специалистов от работы для приемки на месте. Колонна — самая ответственная деталь корпуса и должна быть изготовлена без малейшего дефекта, а поэтому то и нужен был непрерывный и тщательный осмотр их.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>По окончании каменных работ нужно было приступить к устройству бетонных перекрытий. Морозы заставили отепляться, на что пришлось потратить около 35000 руб.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект был разработан недостаточно и, например, помещение для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>дизеля, котельная, полуподвал в центральном коридоре не были своевременно разработаны, благодаря отсутствию оборудования для этих помещений. Поэтому, после того, как было приобретено это оборудование, пришлось строить, приспосабливаясь к нему. Это было особенно трудно. Дизель надо было устанавливать так, чтобы работа его соответствовала всему корпусу. Фундамент под дизель пришлось заложить на глубину 6-ти метров (3 сажени) от уровня пола и это делалось тогда, когда стены помещения уже были выложены. Опускаясь ниже фундамента стен, приходилось укреплять грунт под фундаментом крайне осторожно, все время опасаясь, что стены осядут. Круглые сутки специалисты наблюдали за работой и, благодаря этому, удалось избежать осадка стен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Несмотря на все эти трудности, постройка была благополучно закончена.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Были пропущены ниши для парового отопления. Но в проекте никаких ниш не значилось и обвинять в этом строителей нельзя. Отопление фабрики предполагалось устроить приточно-вытяжное, однако впоследствии это оказалось неосуществимым и решено было применить паровое отопление. Облетела штукатурка и побелка, так как работы велись зимой и помещение обогревалось всевозможными способами. Оштукатуренные с осени окна, благодаря неравномерности обогревания, отсырели и морозом штукатурка была испорчена.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дизель был поставлен с обратным вращением. Это большая ошибка. Лица, осматривавшие дизель при покупке, не учли его вращения. На месте это было трудно усмотреть, ибо дизель бездействовал. До сборки дизеля никто не мог обнаружить ошибку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Поставлены погнутые трансмиссии. Многое было неисправно. Тем более трудно было заметить погнутость, невидную на глаз, трансмиссионных валов. То же было и по отношению других предметов оборудования.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Много недоразумений было и с рабочей силой. Слишком ограниченный технический персонал, всецело углубленный в дело </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>постройки, а также беспрерывно отрываемый для работ вне постройки, должен был еще уделять много времени на улаживание конфликтов с рабочими и профессиональными органами. Для этой цели нужны были бы отдельные лица. Нe было и лиц ведущих работу по экономике труда.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Новый «Пионер» в срок не пущен. Удивительное дело! К чему бы на «Пионере» не приступили, все что-нибудь не ладится. Последний срок — 16 августа, намеченный к пуску второй половины верхнего этажа, уже прошел, а станки еще не оборудованы. Хозяйственники не предусмотрели возможную производительность шлихтовальной машины и уже работающих ткацких станков. В результате, во время отпуска имеющийся запас основ был заправлен, и верхний этаж был готов к пуску. Но на третий день после двухнедельных каникул начались простои станков. Один за другим пришлось останавливать из-за отсутствия основной пряжи. На следующий день основной голод стал ощущаться острее и пришлось «раздевать» заправленные вновь станки и пуск второй половины верхнего этажа отложить на «ближайшее» будущее. Вот что значит планировать без всякого расчета».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«На-днях на фабрике «Пионер» стал работать один из вновь отстроенных корпусов. При этом корпусе имеется огромный бетонированный выгреб для спуска нечистот из уборных и умывальников. В первые же дни этот выгреб быстро наполнился. Было вывезено на него 80 бочек жидкости. Но меньше чем через неделю выгреб переполнился снова и жидкость из него полилась через верх. Технические спецы фабрики объяснили, что стенки выгреба пропускают подпочвенную воду. Администрация резонно рассчитала: вывезти бочку нечистот стоит 5 руб. Если каждую неделю вывозить по 80-100 бочек, то это будет стоить 400-500 рублей. В год получается кругленькая цифра 20-25 тысяч. Накладно! Решительно и быстро была поэтому прорыта канавка от выгребов до протекающей вблизи реки Рпени. В дело, однако, вмешался санитарный надзор города, который не может допустить </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>спуска нечистот без всякой очистки в открытый водоем. Теперь фабрика несет большие затраты по вывозке нечистот. А ассенизационный обоз, который и без того не справляется с требованиями, теперь загружается новой непосильной работой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Любопытно: почему строители не предусмотрели возможности просачивания подпочвенных вод через стенки выгреба и не приняли против этого соответствующих мер? Поскольку совершенно очевидна экономическая невыгодность вывозной системы нечистот, почему при постройке предприятия стоимостью около миллиона рублей не была предусмотрена постройка фильтра для очистки нечистот и спуска их затем в протекающую рядом Рпень. Стоимость фильтра окупилась бы меньше, чем в один год!» («Призыв», 2 июля 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Со вторника, 16 августа 1927 г., начало работать еще одно ткацкое отделение нового корпуса фабрики «Пионер». Отделение это — самое большое на фабрике. В нем установлено 352 станка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» приступлено к установке локомобиля системы Ланц в 175 сил, полудизеля в 40 сил с новой динамо-машиной для освещения фабрики, двора, общежитий, и двух котлов с давлением на 12 атмосфер. Вся установка будет закончена через месяц. «Пионер» будет вполне обеспечен двигательной энергией. Можно будет работать бесперебойно» («Призыв», 24 авг. 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Не ладится работа на «Пионере». Почти ежедневно капризничает дизель. Что с ним ни делали, сколько ни ремонтировали, сколько ни собирали комиссий из специалистов — он все равно работать не хочет. Времени, денег убили на него уйму, а толку никакого. Одно забыли — осмотреть хорошенько, когда покупали.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Шлихтовальная машина должна бы в день вырабатывать 26 основ. Дает же она из-за перебоев дизеля с трудом пополам 11-12 основ. Требуется для фабрики ежедневно 41 основа. Результат — ежедневно стоит по 30-40 станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Провели железную дорогу для подвозки на фабрику кирпича. Израсходовано на нее не мало денег. Но и с ней неблагополучно. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Рельсы разные — одни шире, толще и выше, другие — тоньше, уже и ниже. При недостатке однообразных рельс приходится обходиться теми, какие есть. Беда еще не велика. Но нужно было подобрать рельсы по размерам, а их клали как попало - толстые чередуются с тонкими. Вагончики на каждом стыке толстой рельсы с тонкой ударяются, подпрыгивают. Кирпич бьется, в каждом вагончике прибывает на фабрику половина бою.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вагончики для дороги не приспособлены. На закруглениях они не редко сходят с рельс, валяются около дорога вверх колесами.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дешевле-ли гужевой перевозка по такой дороге — это еще вопрос.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На открытом партийном собрании при участии большого количества беспартийных рабочих директор фабрики, оправдываясь, заявил:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— У нас идет новое строительство и есть ошибки. А на ошибках мы учимся.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Ошибки, конечно, бывают — заявили рабочие — но что-то их много.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Дело не в ошибках, а в бесхозяйственности и безответственности. В механическом цехе, указывают рабочие, машинистам дают неправильные указания. Хозяином цеха является всякий, кому только не лень.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие говорят, что с ошибками пора покончить. Будет — поучились» («Призыв», 16 сент. 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...47 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В сентябре 1927 г. был утверждён проект капремонта и перепланировки старого ткацкого корпуса, а также проект здания водокачки фабрики. В середине октября обследовали строительную деятельность фабрики и зафиксировали два почти готовых барака, 8 жилых домов и недостроенную столовую. Котельная переоборудовалась под новый двигатель, был утверждён проект двухэтажного четырёх-квартирного дома. В этом же месяце утвердили проект временного фильтра для очистки сточных вод фабрики. В ноябре перестроили существовавшие конюшни под пожарное депо и из-за отсутствия канализационных сетей при двухэтажных домах предложили временно (сроком на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>год) спускать стоки от уборных в специальные ямы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Профкурсы при фабрике «Пионер» 6-ти месячные, в 1927 г. количество слушателей было 34 чел. Подготавливали рабочих средней квалификации.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«С 1-го сентября при фабрике «Пионер» открыта </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>школа фабрично-заводского ученичества</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. В школу принято 60 учеников — детей рабочих; пятеро из них — воспитанники детских домов. Занятия ведутся в помещении 4-й школы II-й ступени. Содержится школа на средства губтекстильтреста» («Призыв», 2 окт. 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«К 10-летию Октября на фабрика «Пионер» (Владимир) открывается новая амбулатория».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика производила «гимнастерку» — ткань для военного обмундирования, миткаль, бязь, туальденор, бельтинг. «В ближайшие дни на «Пионере» будут пущены 72 новых станка. Администрация фабрики при этом думает обойтись без дополнительного найма рабочей силы, организовав переход с троек на четверки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Переход ткачей на 4 станка в новой фабрике вполне целесообразен. Ткацкие станки здесь хорошо обработаны.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На 4 станка предполагается перевести 72 ткача» («Призыв», 16 дек. 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В первых числах марта директор фабрики «Пионер» Забабашкин заключил ряд труддоговоров с артелями крестьян на перевозку с берега Клязьмы необходимо для фабрики песка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Точное место выемки песка указано не было. Рабочим просто сказали:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Берите песок, если только он хорошего качества, в том месте, где его брали раньше для электростанции…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Никакого технического надзора за работами не было. Рабочие, таким образом, были предоставлены самим себе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рабочим приходилось подкапываться под берег очень глубоко. В песке образовалось нечто вроде шахты глубиной до 6 метров, а в высоту — до 2-х метров. Верхний слой песка свисал над </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>работавшими и грозил осыпаться так как никаких подпорок устроено не было.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Происходили несчастные случаи. Чуть не засыпало однажды до смерти рабочего Мельникова, придавило рабочих Богатова, Исаева, Покрышкина и Бобкова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Приемщик песка однажды доложил завхозу фабрики об опасности работ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Завхоз ответил, что песок в этом месте брать не годится, а если что случится с рабочими, — то администрация ответственности нести не будет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Тогда работы были переведены на другое место, но песок там был плохой. Не стали браковать и пришлось начать работать на прежнем месте.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>21-го марта рабочие Хромов, Боровков и Филатов подъехали к шахте и стали накладывать песок.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Хромов стоял в шахте и подавал оттуда песок своим товарищам.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>He успели они бросить несколько лопат песка, — как произошел обвал и Хромова засыпало.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Боровков и Филатов закричали о помощи. Прибежали другие рабочие. Минут через 15 Хромова откопали. Он вздохнул один раз и скончался.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Инспектор труда и помпрокурора запретили дальнейшие работы в этом месте.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На следствии Забабашкин, не считая себя виновным, заявил, что наблюдение за производством работ было возложено на завхоза Кудряшова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Последний тоже не признал виновным себя, ссылаясь, что никаких указаний Забабашкиным в области наблюдения за работами ему сделано не было.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все это дело разбиралось на-днях в камере по трудовым делам.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Забабашкин и Кузнецов отказались от защиты. Забабашкин добавил, что подпорки для песка являлись не целесообразными, так как песок – «вещество ползучее». О происшедшем он узнал уже во время следствия. Кудряшов указал. что катастрофа произошла </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>21-го, а с 17-го он на фабрике уже не служил.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Один из свидетелей, рабочий Мельников, которого тоже однажды засыпало песком, сказал, что ему пришлось после вставлять в горло искусственную дыхательную трубку. Работать он уже теперь не может, стал инвалидом.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Трудкамера приговорила Забабашкина к лишению свободы на полгода, но, найдя смягчающие обстоятельства, решила приговор считать условным, со сроком в три года.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кудряшов же оправдан» («Призыв», 7 января 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дождь в январские морозы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вечно идет «дождик» в корпусе фабрики «Пионер».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Нельзя подойти к окнам: с потолков льет, с рам — тоже. Если работница вздумает чаю напиться и поставит пружку с чаем близко к стене, то с потолка в нее нальется воды через края.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В уборную придешь — тоже не лучше: потолок сплошь в водяных капельках. Пока будешь в уборной — промокнешь.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Некоторые работницы ставят валенки на трубе парового отопления, чтобы высушить валенки. Снизу валенки сохнут, а с потолка их снова поливает. Уходя домой, приходится надевать их совершенно сырые.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Не один раз говорено обо всем этом охране труда, но «дождь» продолжает беспрестанно лить...» («Призыв», 13 января 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пьяный дебош у ворот фабрики «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В субботу 14 января, около 10 часов вечера, к воротам фабрики «Пионер» подъехал извозчик губтрантреста с пьяной компанией из трех человек.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Один из седоков соскочил с саней, вбежал в будку постового милиционера и грозно потребовал открыть ворота.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— А кто вы такой? — спросил милиционер.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Отпирай живей, — вторично приказал неизвестный.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В одном из оставшихся на санях седоков милиционер узнал помощника директора фабрики «Пионер» Герасимова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Оставалось только отпирать ворота.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Но медлительность милиционера с воротами рассердила </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>приехавших. Один из них внезапно и грубо толкнул милиционера в грудь.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Милиционер бросился обратно в будку и решил вызвать по телефону конную милицию. За ним следом ввалилась и пьяная компания.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вскоре в будку пришел другой милиционер и решил арестовать буянивших.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но это оказалось не так-то легко. Один из приехавших стал вырывать у милиционера винтовку, а затем оттолкнул его в сторону. Затем буйные посетители выбежали на улицу, вскочили на сани и помчались от фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Стой!- закричали милиционеры.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Четыре предупредительных выстрела прогремели вслед бегущим. Но они скрылись.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Прибыла конная милиция, во глава с дежурным по губернии. Составили протокол. Казалось бы, делу конец... Но нет. К будке снова подкатил тот же извозчик. Но седоков было только двое. Третий куда-то скрылся.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дежурный по губернии заявил прибывшим, что они арестованы. Но один из прибывших снова стал буянить.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Установлено, что один из троих пьяных, как уже указывалось, был помощником директора «Пионера» Герасимов. Другой оказался заместителем заведующего губтрантрестом А. Пронниковым. Личность третьего, бесследно скрывшегося, осталась невыясненной.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дело о дебоширах передано в соответствующие органы» («Призыв», 19 января 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В новом корпусе фабрики «Пионер» много производственных недостатков. Много раз об них писали и в газете. Но администрация до того к газетным заметкам присмотрелась, что заглянет в газету, улыбнется до ушей и скажет:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Писаки!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>И на том успокоится.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ноябре дизель делал громадные простои. Это заметно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>отразилось на зарплате рабочих: ткачи недополучали того, что вырабатывали раньше.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Во втором этаже женской уборной худой водопровод, на полу стоит лужа воды. Ткачихи набросали на пол досок и перепрыгивают с одной доски на другую, чтобы не набрать в обувь воды.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В этом же этаже вторую половину уборной совсем закрыли.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пpocили администрацию устранить эти недостатки» («Призыв», 4 февраля 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На «Пионере» велики прогулы, большой брак, высока себестоимость</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В старом ткацком корпусе «Пионера» производственное совещание первой смены.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На станках, в проходах, на сваленных в кучу трубах стоят и сидят рабочие. Сам докладчик директор фабрики тов. Афанасьев тоже забрался на первую попавшуюся «трибуну» — ткацкий станок.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Обсуждается животрепещущий вопрос о переходе на уплотненные работы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Простыми, понятными словами тов. Афанасьев рассказывает о положении фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Вы сами, небось, — говорит он,— придя в кооператив — получше ситчек выбираете, если где недостаточек есть — не берете. А между тем, на своем фабрике брак увеличиваете.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Велики и прогулы: в январе на каждую тысячу гуляет 120 человек. Это никуда не годится. Несознательность наша виновата. Приходит, например, рабочий, отпросится на один день — женюсь, говорит. А потом и «женится» целую неделю. Приходится из-за этого держать массу запасных рабочих. Расходы увеличиваются — себестоимость растет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Мы должны во что бы то ни стало снизить себестоимость на 4 копейки в метре.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Можем ли мы это сделать? — Можем.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Надо снизить накладные расходы и перейти на 4 станка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… На 4 станка перейти и можно бы, — заявил в прениях ткач Иванов, — но при такой основе, как теперь — очень трудно. Основу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>плохо проклеивают: в клей не кладут воска и сала.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Плохо с деталями. Все эти собачки и вилочки, которые теперь ни к черту не годятся, должны быть «на ять».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Т.т. Чиркова и Маслов ставят обязательным условием перехода — хорошую пряжу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В настоящее время та пряжа, которая получается из Ленинграда не отличается хорошим качеством. Иные партии очень плохи — ткачихи из сил выбиваются, чтобы выработать норму.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Переход на четыре станка вплотную упирается в качество пряжи.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Производственное совещание постановило частично, в виде опыта, перейти на 4 станка. Но одновременно решило послать ленинградским рабочим ф-ки «Равенство» письмо с требованием, улучшить качество пряжи.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Пряжа должна быть улучшена...</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Мешают и свои недочеты</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Заявление тов. Степанова – пом. ткацкого мастера «Пионера»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пряжа присылается с «Равенства», очень плохого качества: на валиках много задиров, товар получается плохого качества, уменьшается выработка, а, следовательно, и заработок ткачей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Благодаря тому, что в шлихтовальном отделе мало вентиляционных установок — на потолке собирается влага, капает на основы. Они подмачиваются и при долгом лежании могут гнить. Такая же сырость и в проборном отделе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В ткацком отделе можно указать на следующие недостатки. Станки сборные, разных систем — подбирать к ими детали очень трудно — приходится делать целое переоборудование.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Я еще хочу указать на следующее обстоятельство: получить хорошее качество товара у нас очень трудно. — Много необученной молодежи, она увеличивает брак, угары и т. д., но главное — нет квалифицированных ткацких подмастерий. Пока, правда, кое как обходимся, но дальше будет очень трудно» («Призыв», 3 марта 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«В текущем учебном году при фабрике «Пионер» организована школа фабрично-заводского ученичества. Программа школы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>рассчитана на 2 года теоретического и практического обучения. В школу были приняты 60 подростков, из которых мальчиков 60 процентов» («Призыв», 6 апреля 1928).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» производилась установка локомобиля системы «Ланц» для вращения ткацких станков. Вся работа по сборке была отдана за 1000 руб. с полной сдачей на ходу. Но когда было сделано 60 проц. работы, деньги уплатили, а выполнение не проверили. Потом в работе оказалось много дефектов, для устранения которых потребовались опять средства. А работа и до сих пор еще вся не сделана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Зимой, в трескучий мороз, артель землекопов прорывала для закладки в землю труб канаву по ненужной совсем линии. Обошлось это дело в 700 руб. Весной эту линию будут опять раскапывать и выкидывать трубы. Вместо железных нужно ставить чугунные.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Еще случай бесхозяйственности. Вследствие задержки сметы, на сделанное артелью водопроводчиков паровое отопление, им переплатили 900 руб.» («Призыв», 23 апреля 1928).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB50C8A" w14:textId="72588D34" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="3EE0995D" w14:textId="07B6327A" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A9BF6C9" wp14:editId="79E21BFC">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 1" descr="https://lubovbezusl.ru/_pu/59/95038367.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79308D5B" wp14:editId="7191F6CE">
+            <wp:extent cx="6669405" cy="3773805"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="25" name="Рисунок 25" descr="https://lubovbezusl.ru/_pu/59/95038367.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="https://lubovbezusl.ru/_pu/59/95038367.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 24" descr="https://lubovbezusl.ru/_pu/59/95038367.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6666865" cy="3773170"/>
+                      <a:ext cx="6669405" cy="3773805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Улица Северная, д. 9а. Детский сад № 115. Здание построено в 1928 году.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB0CCE4" w14:textId="5ECC2C0E" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="19AA8C48" w14:textId="2AFC8C94" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Детсад «Очаг Ильича» (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Детский Сад № 115</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EA0293">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>) открыт 1 мая 1928 года.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» наскоро сколочен громадный 2-этажный ткацкий корпус. Крыша вся сплошная, хоть и имеются каменные прокладки у центрального коридора, но дверей в этой прокладке как на чердаке, так и внутри корпуса нет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Проходящие трансмиссионные отверстия не имеют заслонок. Это также способствует притоку свободного воздуха, особенно во время пожара.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Выходные центральные двери и двери в котельной двойные, но открываются во внутрь здания, что тоже недопустимо в противопожарном отношении. Даже и без пожара — во время выхода рабочих получается закупорка. Есть выходные запасные двери, но они нередко завалены материалами.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Наружные выходные лестницы со второго этажа совсем отсутствуют. Водопроводной магистрали как на воле, так и внутри фабрики нет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главную опасность в пожарном отношении представляет неправильное расположение нефтяного запасного бака, который находится от котельной на расстоянии 7 метров. Здесь все </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>загромождено. Не только не проехать, но и не пройти. В 5 метрах от котельной и кузницы расположен также и склад с бензином, керосином и разными смазочными веществами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Д. Шапатин» («Призыв», 17 мая 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Прогулы, простои станков, брак товара, угары, себестоимость — все увеличивается на фабрике «Пионер».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Директор фабрики тов. Афанасьев пишет заведующему ткацким производством тов. Лосеву распоряжение, копию которого посылает в правление треста. Распоряжение это следующего содержания:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Несмотря на ряд напоминаний о принятии решительных мер против прогульщиков, недопущения простоя станков, брачности товара и угара — таковые все увеличиваются, штаты раздуты, себестоимость товара слабо идет на снижение. Прошу принять все меры, не останавливаясь перед мерами перевода худших ткачей с тройки на пары, подмастерьев с комплектов в запас и т. д., доводя до сведению фабком».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На нашей фабрике много нездоровых явлений и в смысле управления фабрикой, и в создании твердой, товарищеской дисциплины» («Призыв», 8 июля 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Бригадир фабрики «Пионер» Буянов путем ряда комбинаций облегчил работу двигателя и уменьшил количество его простоев. Губбюро содействия рабочему изобретательству постановило выдать тов. Буянову премию в 100 рублей» («Призыв», 13 июля 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Дорога на «Пионер» и на красильную фабрику требует к себе внимания. Стоит чуть пройти дождю как она превращается в грязь непролазную. Около же губбольницы стоит невыносимая вонь от нечистот, которые протекают тут же по канавке» («Призыв», 19 июля 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Только недавно открылась столовая ЦРК при фабрике «Пионер, а недостатков в работе ее уже много.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пища однообразная — щи да лапша и весьма плохого качества. Такими обедами рабочие и очень недовольны. Недавно, например, были поданы макароны, представляющие из себя кусочки весьма грязного теста, без капельки масла. Чай подается с грязью.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Церабкоопу следует, как можно скорее, улучшить качество обедов, а также ввести продажу ужинов» («Призыв», 26 июля 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» работают 5 человек этажных подмастеров. Квалификация у всех одинаковая, но зарплату все они получают разную. Правда, ставка у всех одинаковая, но некоторым дают еще нагрузку за то, что у них подобран хороший штат, ткачей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так ведется во втором этаже нового корпуса, а в первом этаже у «пасынков» подмастера молодые да и ткачи все тоже начинающие. Получилось так по следующим причинам: если в верхнем этаже случается плохой подмастер, то его переводят вниз, слабые ткачи тоже все перебрасываются в первый этаж.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Не мешало бы хронометражисту просмотрел квалификацию работников в обоих этажах» («Призыв», 10 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрикой «Пионер» производственная программа не выполнена</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Новая владимирская ткацкая фабрика «Пионер» работает не рентабельно. В третьем квартале количество рабочих на фабрике увеличилось с 1328 до 1463 чел. Наблюдается большая текучесть рабочей силы: — принято 236 чел., а выбыло 91 чел. Бронь подростков составляет 6,4 процента.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Производственная программа недовыполнена по станкам на 8.5 проц., по выработке тканей на 11,75 проц. и по выработке на один станок на 10,9 процента. Средняя зарплата рабочего повысилась на 4,6 проц., а производительность — на 6,1 проц. за счет большого уплотнения.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Так как с 1 января на фабрику явилось 628 чел. новых рабочих, из которых часть совершенно не работала в производстве, то на фабрике наблюдается падение трудовой дисциплины. Из-за недостатка рабочей силы только за май стояло 11000 станко-часов, или недоработано 45000 метров. Наблюдаются случая мелкого хищения товара, не выполняются распоряжения администрации, рабочие небрежно обращаются с товаром. Увеличились и простои машин и брак товара. Сейчас брак доходит до 48 проц. (2-й сорт). Угар с 4,7 проц. увеличился до 5,79 проц. Причиной этому служит недостаточная квалификация рабочих и подмастерьев, недоброкачественность основ и шлихта, а также небрежное отношение с полуфабрикатами и ремонтом станков. Себестоимость </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>продукции не снижается и дороже чем на других фабриках.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Между тем, несмотря на такие недостатки в фабрике, производственные совещания за этот период созывались только два раза. Рабочих на совещаниях бывало мало. Из 28 предложений выполнено 20. Какой результат от выполненных предложений, рабочим неизвестно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Через производственные совещания должна быть усилена работа по рационализации производства и снижению себестоимости продукции. Эту задачу должны взять на себя ячейка ВКП(б) и фабком» («Призыв», 10 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрику «Пионер» полгода тому назад привезли два автоматических ткацких станка. Сложили все части этих станков в груду. Месяца через два стали их собирать. Собрали, поставили в углу и тем дело кончилось.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие ходили, смотрели, интересовались новыми станками.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Вот, — мол, — уставят, пустят, посмотрим, что за станки!..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но автоматы с марта стоят в углу, заботливо покрытые рогожами. Ни мастера, ни их помощники не знают, как с этими мудреными машинами обращаться.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Зачем же их сюда привезли?» («Призыв», 18 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Дело об улучшении водоснабжения фабрики «Пионер» и paбочего поселка при ней возникло еще в прошлом году. Много дней, недель и месяцев прошло с тех пор, много воды утекло из грязно-желтой Рпени, но вопрос остается в том же первобытном состоянии, что и год тому назад.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Два «питьевых источника» есть у рабочих «Пионер» — Рпень и колодцы в поселке. Но оба они не удовлетворяют даже самым минимальным требованиям санитарии. Вода в них, как показали неоднократные анализы, совершенно непригодна для питья и содержит такие вредные для здоровья вещества, как, например, азотистую кислоту, аммиак солевой, большое количество так называемых кишечных палочек и т. д.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие заражаются, но пьют, ибо не бегать же за каждой кружкой воды в город.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По данным губздравотдела и санитарного надзора, основная масса кишечных заболеваний во Владимире приходится на промышленный район и улицы, прилегающие к нему. Здесь можно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>встретить и брюшной тиф и дизентерию, и даже холерину. Судя по регистрационным картам, в первую очередь заболевают рабочие «Пионера», сезонники, работающие там, а уже потом зараза переносится на прочее население.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пока рабочие болеют, между учреждениями идет бесконечная волокитная переписка. До сих пор даже не выяснено, кто же собственно должен позаботиться о снабжении рабочих водой: горсовет, заводоуправление, дирекция или правление жилищного кооператива. Один сваливает на другого, другой на третьего и каждый считает себя правым.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>30 июля текущего года, когда положение стало особенно тревожным, когда в районе фабрики участились случаи желудочных заболеваний, городской санитарный надзор поставил об этом в известность дирекцию фабрики, президиум» («Призыв», 25 сентября 1928).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5390BD5B" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="35A9C722" w14:textId="4D493420" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C618220" w14:textId="13C9B894" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558F8BAB" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Прядильная фабрика</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BD1B54" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="7EEE11FC" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На техническом совещании при управлении губинженера был утвержден проект нового прядильного корпуса на 100000 веретен при ф-ке «Пионер» во Владимире. Совещание также поручило Владтекстильтресту произвести пробную разведку грунта на месте постройки. Одновременно предложено произвести пробный анализ (исследование) строительных материалов. На случай пожара, при корпусе будет оборудовано 6 автоматически действующих водяных завес. Вместо проектировавшейся ранее амбулатории, совещание признало нужным ограничиться постройкой при новой фабрике пункта первой помощи с ожидальней - приемной и кабинетом врача» («Призыв», 1927).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCE6C76" w14:textId="09F540C1" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="0E34DBD9" w14:textId="12BB0523" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49940A9A" wp14:editId="6B89364E">
-[...2 lines deleted...]
-            <wp:docPr id="9" name="Рисунок 9" descr="https://lubovbezusl.ru/_pu/55/19409786.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="060CC8CD" wp14:editId="050E5AB8">
+            <wp:extent cx="7620000" cy="5922010"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="30" name="Рисунок 30" descr="https://lubovbezusl.ru/_pu/84/35196054.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 15" descr="https://lubovbezusl.ru/_pu/55/19409786.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 29" descr="https://lubovbezusl.ru/_pu/84/35196054.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5237480" cy="4057015"/>
+                      <a:ext cx="7620000" cy="5922010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Строящаяся Прядильная фабрика «Владгубтекстильтреста» на 100000 веретен</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1923C9F4" w14:textId="77777777" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="1CE2CB82" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Еще не замолкли последние удары молота во вновь выстроенном ткацком корпусе «Пионера» и не во всех залах еще работают ткачи, а уж рядом широко развернулась стройка прядильного корпуса на 3 этажа, с подвальным помещением для хранения хлопка. По плану корпус будет выстроен на 100.000 веретен.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С раннего утра и до позднего вечера к «Пионеру» тянутся обозы, автомобили, подвозящие цемент, известь, железо и другие строительные материалы. Насколько постройка будет велика, можно судить по тому, что одного только цемента ввезено во двор </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>фабрики 150 вагонов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На том месте, где будет строиться новый прядильный корпус сейчас идет планировка,— равняют местность. Больше сотни землекопов срывают холм во дворе фабрики, где по преданиям и по рассказам стариков когда-то стоял языческий храм бога «Ярило». После на этом холме стоял </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Феодоровский монастырь</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, уничтоженный татарами. Здесь сейчас откапывают массу человеческих костей и черепов. Попадаются черепа с совершенно сохранившимися зубами. Частенько находят черепа отдельно от туловища — на полтора или два метра в стороне. Это наводит на мысль, что голова была зарыта отдельно от туловища. По словам людей знающих, этот холм — искусственный. На глубине двух метров почва смешана с древесным углем. Здесь, вероятно, была или пещера или кузница. Пока, кроме черепов, надгробных плит, старой ризы, не найдено ничего, но возможно, что в центре холма попадутся вещи более интересные.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Узкоколейка на «Пионере». В связи с постройкой рядом с фабрикой «Пионер» прядильной фабрики на 100.000 веретен, спешно прокладывается узкоколейная железная дорога от кирпичного завода имени Володарского к фабрике «Пионер» («Призыв», 17 августа 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Началась постройка прядильной фабрики</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Госпромстрой приступил к работам по постройке прядильной фабрики во Владимире. Доверенный Госпромстроя по Владимирской губернии т. Толкачев сообщил нашему сотруднику следующее:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Строительные работы идут вполне нормально. Материалами на ближайшее время работы обеспечены. Качество этих материалов удовлетворительно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Есть основание полагать, что в квалифицированной рабочей силе недостатка ощущаться не будет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Большинство работ на постройке Госпромстрой механизирует. Механизируются работы: каменные, бетонные и земляные. Для развозки по постройке материалов проводится узкоколейка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В этом году будет сложен фундамент, полуподвал, первый этаж и перекрытия» («Призыв», 24 мая 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На территории фабрики кроме прядильного корпуса была запроектирована кузница и трансформаторная подстанция. В июне 1928 г. был выстроен барак для строителей, исследовались грунты под основание прядильного корпуса.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>До строительного сезона 1927/28 г. подрядчиком у всех предприятий Прирпенья выступали две строительные организации: Госпромстрой и Текстильстрой. Но с сезона 1928/29 г. все предприятия, кроме фабрики имени газеты «Правда», стали переходить на хозяйственный способ строительства своих объектов. Прядильную фабрику «Пионер» достраивал Госпромстрой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В марте его сотрудниками была предпринята проверка пригодности для строившейся фабрики чугунных колонн, которые изготавливались в Коврове на заводе «Малеева и Кангина». Акт экспертного обследования с приложенным к нему расчётом конструкции колонн оформлял А.В. Столетов как представитель подрядчика треста «Госпромстрой».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На постройке владимирской прядильной фабрики paботы под угрозой срыва из-за того, что нет многих необходимых материалов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Надо было строителям принять срочные меры, чтобы устранить указанные недостатки. Но этого не было сделано и сейчас угроза срыва работ еще больше обострилась.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Примерно, через неделю на постройке потребуются тавровые балки больших размеров, но их до сих пор еще нет. Кладку стен первого этажа фабричного корпуса без этих балок производить нельзя. Балки давно должны быть на месте, так как предварительно их надо сверлить, чтобы скреплять в рамном порядке. Работа же по сверловке очень медленная.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Несмотря на это, балок нет и даже неизвестно, когда они поступят. Кладка стен над полуподвальными помещениями оттягивается. Получится простой каменщиков в самый разгар сезона, а это ведет к тому, что будет нарушен план работ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Необходимо расследовать, кто виноват в бесхозяйственности по снабжению постройки материалами» («Призыв», 4 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На-днях на постройке владимирской прядильной фабрики на производственном совещании был заслушан доклад прораба Госпромстроя и доклад от отдела снабжения Госпромстроя.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На совещании выяснилось много недочетов в работе. План строительных работ выполняется только на 40-50 процентов. На стройке не хватает квалифицированной рабочей силы и есть опасения, что строительные материалы будут поступать несвоевременно. Плохо обстоит дело с транспортом и снабжением постройки водой. Строительный участок беспорядочно забит материалами и подносить их к месту работы приходится на большое расстояние. В работе часто употребляется недоброкачественный материал.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Производственное совещание предложило для подвозки материалов использовать имеющиеся на постройке тракторы, вагонетки и подъездные пути, не допускать на железобетонных работах брака легкой арматуры и указало, что нужно бережнее относиться к материалам, запретив езду по ним.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При обсуждении заметки, помещенной в «Призыве», о том что постройка прядильной находится под угрозой, совещание признало, что опасность действительно существует. Совещание требует немедленно принять меры по этой заметке.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Совещание поручило временной контрольной комиссии проверять, на основании каких документов производится постройка прядильной, утвержден-ли проект постройки, согласован ли план строительства. На-ряду с этим — проверить как выполняются работы в соответствии с проектом и планом, выяснить как финансируется постройка прядильной фабрики Владгубтекстильтрестом и достаточна-ли противопожарная охрана» («Призыв», 4 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Недавно произведено обследование строительных работ на новой прядильной фабрике губтекстильтреста.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Обследованием обнаружен целый ряд существенных недостатков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Прежде всего, сам грунт, на котором производится постройка, оказался более слабым, чем предполагалось ранее. Вследствие этого пришлось сделать некоторые отступления от первоначального проекта и под фундаментами столбов и колонн подвести железо-бетонные подушки. Это удорожает стоимость работ примерно на 29 тысяч рублей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кроме того, при составлении проекта, не был произведен расчет столбов водонапорной башни, и башня была запроектирована с кирпичными столбами. Оказалось, что предполагавшееся сечение столбов мало и размеры его необходимо увеличить. Увеличение же столбов даст слишком громоздкую и дорогою конструкцию. Чтобы избежать этого, решено сделать водонапорную башню железобетонной. Но тем не менее расход на башню против предварительной сметы все же увеличится на 6 тыс. руб.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работы на постройке идут с опозданием. Уже теперь имеется нарушение календарного плана. Еще не приступали к кирпичной кладке стен, подготовке балок, установке баз и опалубке. Фундамент для колонн выполнен всего на 35 проц. вместо 70 проц., предполагавшихся к этому времени по плану.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Немаловажное значение при постройке имеет расположение строительных материалов. На постройке же прядильной материалы расположены неудовлетворительно. Правда, отчасти причиной этому является недостаток места при большом размахе работ, но виноваты и лица, производившие размещение материалов при их получении на постройку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Например, песок сложен в двух местах. Причем у северного конца постройки прядильной он заготовлен в недостаточном количестве и его приходится подвозить на вагонетках при помощи трактора от ворот фабрики на расстоянии 200 метров. Также приходится подвозить и цемент из склада, находящегося на расстоянии около 150 метров от постройки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нельзя признать удачным и расположение бетоньерок. Бетоньерку, расположенную у южного конца прядильного корпуса, нужно было бы поместить около средины корпуса, что дало бы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>возможность избежать излишней перевозки бетона.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Внушают некоторое опасение и сроки изготовления колонн для прядильной на заводе им. Малеева-Кангина. Эти сроки уже пришлось раз отодвинуть, так как завод не смог выполнить заказа в обусловленное ранее время. Необходимо добиться, чтобы хотя вновь назначенные сроки были выполнены своевременно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все эти недостатки не угрожают, конечно, всему строительству прядильной, но все же создают угрозу отдельным моментам этого строительства, удорожают его и замедляют темп дальнейшего развертывания работ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Госпромстрой должен напрячь силы и закончить постройку прядильной в срок» («Призыв», 5 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Сейчас на постройке владимирской прядильной фабрики идет устройство бетонных подушек под чугунные колонны. На них, под железобетонное междуэтажное перекрытие, будут укладываться тавровые балки. Количество бетонных подушек под колонны очень велико, а делаются они не совсем правильно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Устраиваются эти подколонные бетонные фундаменты обыкновенно так, чтобы все подушки под колоннами были выведены на одном уровне, по высоте корпуса. Наш же технический персонал сделать так не умеет и у них одни фундаменты получились выше других» («Призыв», 17 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Сейчас работы на постройке Владимирской прядильной фабрики должны идти ускоренным темпом, так как выполнение работ рассчитано по срокам. Согласно их, выполнение работ запаздывает на 40-50 проц. Погода установилась для строительных работ вполне благоприятная. Поток дождей, который шел все лето, сейчас, как будто, остановился. Надо максимально пользоваться хорошей погодой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У госпромстроя в самую хорошую для строительства погоду рабочие, особенно каменщики, целыми группами в 25-30 человек стоят по 2-3 часа. Вот пример: 1-я артель каменщиков Широкова в 30 человек стоит два с лишком часа только по тому что нет песку и не сделаны, как полагается, стремянки и ходы; второй пример: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>другая артель в 25 человек стоит более двух часов потому, что десятник Павлов, не найдет свободного времени указать артели работу; третий пример: та же артель каменщиков Широкова 17 августа простояла более 2 часов, количеством около 30 человек, лишь потому, что не было под руками кирпича для работ, нет устроенных лесов, нет стремянки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Десятников и техников на постройке достаточно, можно бы их даже немного убавить, но они очень постаивают преспокойно, ручки назад в то самое время, когда у рабочих нет кирпича, песку, нет досок для лесов, не устроены сами леса, нет стремянок и ходов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На требование рабочих дать им работы, техперсонал нередко отвечает:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Ну, что за беда, что вы простоите 2-3 часа... Вам оплатят за простой по среднему заработку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочих такое отношение к делу возмущает. Они говорят — «Мы приехали работать, а не стоять... Будет дождь, слякоть, тогда поневоле остановим работу. Простоев много и так оплачивается. А сейчас — раз можно работать — давай работать»...» («Призыв», 23 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кончается строительство прядильни</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Строительство прядильной фабрики во Владимире подходит к концу. По плану предполагалось в этом году сделать один этаж прядильного корпуса, а трепальный корпус подвести под крышу. План будет выполнен не полностью. У прядильного корпуса не будет уложен бетон над подвальной частью этажа.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Администрация опасается, что в ближайшее время будут заморозки, которые отрицательно повлияют на прочность бетона.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Темп строительства несколько отстает от плана вследствие несвоевременного выполнения наряда по доставке Металлосиндикатом балок и вследствие отсутствия на рынке 6-миллиметровой проволоки» («Призыв», 10 октября 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Строительный сезон на постройке Владимирской прядильной фабрики заканчивается. Строители группами в 10-15 чел. начинают уже разъезжаться. Скоро поедут и большими группами. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Необходимо, чтобы сезонник, проработавший лето в городе, возвратился в деревню не только более развитым гражданином, но и активным общественным работником.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Крестьяне задают вернувшимся из города массу вопросов. Кроме того, на всех выборах крестьяне выдвигают такого человека, который проработал в городе и знаком с законами лучше других. Поэтому последний месяц пребывания строителей надо использовать для всестороннего разъяснения мероприятий советской власти и партии. Проводы сезонников имеют огромное значение и к ним нужно отнестись со всей серьезностью» («Призыв», 18 октября 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...26 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В феврале 1926 г. из сотрудников губфинотдела организовалось жилищно-строительное товарищество «Пионер-строитель». Был утверждён проект планировки под застройку рабочим жилищно-строительным кооперативным товариществом «Пионер-Строитель» участка земли по ул. Никитский тупик, а также проект двухэтажного четырёх-квартирного деревянного жилого дома для этого участка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В связи с постройкой новой ткацкой фабрики перед Владгубтекстильтрестом встал вопрос о постройке жилищ для рабочих. В первую очередь трестом были куплены и отремонтированы два дома, принадлежащие огородному хозяйству губсельтреста. В эти дома вселено 12 семейств рабочих. По ходатайству треста губкоммунотдел разрешил занять под общежитие дом на Стрелецкой улице, который также отремонтирован. В нем сейчас живет 14 семейств. В этом месяце будет заселено и вновь отремонтированное общежитие близ Нижегородской заставы, где будет жить 16 семейств, а в октябре закончится постройка 7 домов на 8 квартир каждый (между дер. Архангеловкой и Михайловкой).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таким образом, 75 проц. рабочих «Пионера» будут удовлетворены квартирами. Сейчас на дворе фабрики начата постройка двух бараков и столовой для сезонных рабочих» («Призыв», 13 августа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1927).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Когда думали — дома головы забыли.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» строит два дома восьмиквартирного типа. В октябре стены были готовы дело за крышей. Но... оказалось, что крыть-то нечем — кровельного железа не запасено.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Мокли новые дома под дождем, а хозяйственники думали:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Как быть?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— А зачем у нас сарай под крышей? Да еще под железной?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Сдирай с него железо и крой новые дома.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сказано—сделало. Дома перестало мочить. Начали мокнуть, ржаветь и портиться находившиеся в сарае батаны, берда, пакля и машинные детали.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>28 штук батанов пришли в полную негодность. Берда заржавели.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сколько еще добра перепортится — сказать трудно. Времени для этого впереди много. Покрыть сарай хотя бы паклей пока что еще не догадались.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике стоит один старый ветхий дом, предназначенный к сломке. Чем трогать сарай, железо можно было снять с этого дома. Но для этого нужно было иметь хоть маленькую сообразительность и заботливость» («Призыв», 16 дек. 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» строится рабочий поселок на 7 двухэтажных домов. В каждом доме по 8 квартир. Несколько домов должны были быть готовы к сентябрю месяцу, но теперь уже декабрь месяц, а дома все строятся.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Медленный ход работы по постройке объясняется тем, что одно время не было лесного материала. Лес был закуплен, но ¾ его оказалось негодным. Много времени ушло пока добыли материал у других поставщиков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Когда срубили срубы — </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>завод «Красный строитель»</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> не доставил в срок оконные переплеты, а когда привезли переплеты — не было стекол. Неудача с домами началась с самого начала. Проект «типовых» домиков был детально рассмотрен и пересмотрен текстильтрестом, потом утвержден без всяких изменений губернским инженером.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>У треста было серьезное намерение построить здоровые и удобные дома для рабочих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Предполагалось между домиками разбить прямые улицы, со временем устроить сквер, а перед домиками сделать палисадники с клумбами цветов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но когда начали строить, вышло очень скверно. В каждом доме имеется по две лестничных клетки. Каждая лестница обслуживает 4 квартиры. Лестницы деревянные, опасные в пожарном отношении.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пожарная опасность усиливается еще и тем, что дома не имеют черных ходов. В случае пожара лестницы — бежать некуда.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Всякие кухонные отбросы жители должны выносить с парадной двери. Палисадники с клумбами легко превратятся в места свалки нечистот...</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Теперь трестовские строители спохватились.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Ба! Ведь черных ходов нет! Как это мы проморгали?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>То, что прозевал губернский инженер и трест решил исправить, проделав над домиками чисто хирургическую операцию: разрубить, пpoпилить стены, устроить черный ход.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дома против такой операции протестовать не будут, но карман советского государства от этого пострадает» («Призыв», 29 дек. 1927).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Темна и запутанна история с постройкой рабочего поселка при фабрике «Пионер». С первых же шагов неудача за неудачей посыпались на головы строителей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Еще в прошлом году, когда постройка только начиналась, на «Пионер» было доставлено 15 тысяч кубо-футов лесных материалов. Материал почти целиком (на 75 проц.) оказался непригодным. В нем была обнаружена гнилость, прелость, кривизна и косослойность. Но так как про все эти недостатки госпромстрой узнал только при начале работ, когда материал уже частично был пущен в дело, то он и остался лежать на постройке. Приходили новые партии, сваливались здесь же, материал плохой смешивался с хорошим и рабочие десятки раз перекатывали бревна, ища среди них подходящих. Часто бывали простои.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Наступила осень, за ней зима, весна. Материал валялся на территории постройки без всяких подкладок, мок и портился.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Местный рабочком указывал на все это и строительному отделу фабрики, и госпромстрою, требовал прекратить безобразнейшее отношение к материалам, но большинство его выступлений оставалось «гласом вопиющего в пустыне» и все шло по-прежнему. Возмущение рабочих вылилось на одном из производственных совещаний. Вот такую оценку хранения материалов дали они нам:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Учет материалов ведется плохо и учесть его нельзя, так как госпромстрой не учитывал его при приеме». «Все строительные материалы на территории построек находятся в крайне плачевном состоянии и не рационально используются». «Много хорошего материала сжигается на кострах». «Лесным материалом завален весь район построек». «Материал валяется с осени на сырой земле без подкладок, теряет свое качество и удорожает постройки».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Один из выступавших прямо заявил: Фактов бесхозяйственности и небрежного хранения материалов никто отрицать не будет и об этом известно каждому.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Наконец, для расследования всех этих безобразий, по приказу губтекстиля, была создана специальная комиссия.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Комиссия пришла к таким выводам. В своем акте комиссия записала.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Основных складов материала на постройке не имеется. Остаток лесных материалов в 25 тысяч кубо-футов скатан в небольшие штабеля и предохранен от порчи. Незначительное количество не собранного материала (целые бревна и обрезки) лежат в канавах и сырых местах. Оставшийся кирпич, большей частью в виде щебня, находится в клетках, меньшая часть не подобрана и лежит на половину толщины в сыром грунте.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Комиссия проводит в своем акте «оправдывающие» причины для замеченных недостатков и уверенно делает вывод, что «данных, свидетельствующих о бесхозяйственности, как и со стороны госпромстроя, так и со стороны хозотдела фабрики, не имеется».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Однако, не все члены комиссии пришли к такому единодушному и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>скорому решению. Представитель бюро партийной ячейки остался при особом мнении и в конце акта записал:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Считаю, что в смысле хранения материалов и уборки их, бесхозяйственность была и госпромстроя, и хозотдела... материал годный в дело — жгли… Кирпич на 25 проц. весь развалился и перебился...</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Для нас является совершенно непонятным такой «благополучный» подход к делу, который сделала комиссия. Ведь она несомненно должна была располагать протоколом производственного совещания, где ясно указывается на все строительные непорядки. Она должна была не только «с высоты птичьего полета» обозреть постройку, но и проверить качество материалов, заглянуть в недалекое прошлое. А это прошлое изобилует фактиками, которые граничат с преступлениями. Вот что рассказывает председатель рабочкома тов. Моисеев.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Прежде всего, сама постройка домов запоздала на 8 месяцев. Госпромстрой первоначально обязался построить их к 1 октября 1927 года, а закончил только в мае.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Качество работ ниже всякой критики. Печи сложены неправильно: глину и кирпич клали мороженными, вследствие чего печи разваливались через несколько дней после кладки и их снова приходилось переделывать.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Оконные ремы были пригнаны так «удачно», что большинство из них не затворялось. Трест ни одной рамы не принял и заставил госпромстрой их снова перестругивать.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На все 8 домов были закуплены оконные стекла. Когда же стекла пришли, то оказалось, что они не тех размеров, какие нужны. Пришлось стекла подгонять к рамам и теперь в большинстве домов окна испещрены наставками» («Призыв», 27 мая 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«При фабрике «Пионер» построили на средства фонда по улучшению быта рабочих семь восьмиквартирных домов. На постройку затратили около 350 тысяч рублей. Каждый дом обошелся в сорок восемь тысяч с лишним. Судя по такой большой сумме, дома должны бы быть со всеми удобствами. Но что вышло?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>— Во время дождя сквозь оконопаченные стены проходит в квартиры вода. От этого почти в каждой квартире на стенах плесень и сырость. Над крышами уборных не сделали лоточков для стока воды. Вода течет с крыши по стенам и портит их.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— На чердаках совершенно нет насыпи. Вода через худую крышу идет прямо в квартиры.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Когда вверху начинают мыть полы, то в нижних квартирах можно сидеть только под зонтом и нужно подставлять тазы и ведра под капели. В верхних квартирах такая штука случается во время дождя, то есть почти каждый день.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Не хватает крышек для дымоходов. Совершенно не прикрываются окна и двери. Полы осели. Ветер ходит по всему дому.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Подходит холодное время. Рабочие и их семьи обречены на неминуемую стужу со всеми скверными последствиями.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В поселке было собрание уполномоченных. Состоялось обследование санитарной комиссией всех квартир. В протоколах отметили все недостатки и известили об этом чуть не все местные организации, но до сих пор не получили никакого ответа» («Призыв», 18 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Строительный кооператив при фабрике «Пионер» организовался еще в 1926 году. Но до текущего года товарищество практической работы по строительству развернуть не могло, так как пайщики слабо участвовали в работе и не было помощи извне.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кооператив собрался с силами только в этом году. Ему отпустили ссуду в 110 тысяч рублей, да кооператив вложил собственные средства. Выработали программу строительства, заключили договор с губжилсоюзом. Жилсоюз обязался доставлять товариществу весь строительный материал в определенные сроки. При заключении договора товарищество внесло союзу около 30 тысяч рублей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Товарищество рассчитывало закончить строительство к октябрю. Но теперь выясняется, что и в декабре то вряд ли удастся закончить работу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В срыве сроков постройки повинен губжилсоюз: он не выполняет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>договора по доставке материала. Материал доставляется в меньшем количестве и в гораздо позднее время против намеченного договора. В отдельных случаях материал даже не доставляется совсем. Так было с бутовым камнем, который губжилсоюзу заказали еще в марте.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В то же время губжилсоюз, вопреки всяких договоров, шлет такой материал, какой товариществу совсем не нужен. Так, например, было прислано несколько платформ бревен таких размеров, которые на постройке некуда употреблять. Этими «услугами» губжилсоюз подрывает финансовое состояние товарищества, так как стоимость этих ненужных для товарищества материалов он относит за счет средств товарищества. Так в кооперативе накапливается мертвый капитал.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Нельзя умолчать и о качестве материала. Оно очень скверно — материал сырой. Имеется много браку — крупный обзол, кривизна, сучковатость. Особенно много браку в таком ценном материале, как лафет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Из-за недостачи материалов на постромке происходят простои, а отсюда излишнее расходование средств.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так обстоит дело в кооперативе «Пионер-Строитель», до которого от губжилсоюза, что называется, рукой подать. Одно время товарищество гордилось соседством с губжилсоюзом, а теперь чуть не плачет из-за него» («Призыв», 23 августа 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Рабочие довольны, что товарищество «Пионер-строитель» с 1-го октября будет впускать активных членов товарищества во вновь выстроенные дома. Сейчас идет настоящее паломничество членов РЖСКТ-a на постройку. Комиссии, которые обследовали строительство, одобрили работу. К тому-же многие недостатки, замеченные в процессе постройки, сейчас устранены» («Призыв», 23 сентября 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Жилищно-строительное кооперативное товарищество «Пионер-Строитель» в текущем году по плану должно построить 10 деревянных двухэтажных, четырехквартирных домов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На 23-е сентября четыре дома уже были подведены под крышу, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>сложены в них печи, настланы полы и потолки и производилась отделка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Товарищество обеспечено строительным материалом на постройку этих десяти домов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Для завершения постройки 10 домов у товарищества недостает 20.500 рублей. Причина недостатка средств главным образом заключается в низком строительном лимите (11 рублей 95 коп.), установленном Цекомбанком на один кубический метр постройка по нашей губернии, и в малом вложении своих средств.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Если товариществу Комбанком не будет отпущена дополнительная сумма, то оно вынуждено будет закончить постройку только 7 домов. Тогда у него останется заготовленных материалов на 13-15 тысяч рублей, что, безусловно, невыгодно. Рабочей силой товарищество обеспечено и при наличии своевременного отпуска банковских средств строительство может быть закончено к концу ноября месяца» («Призыв», 11 октября 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Почти уже отстроено здание для детяслей на фабрике «Пионер». Ясли откроются с будущего лета. Рассчитаны они на 90 детей (в 2 смены)» («Призыв», 3 ноября 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер», во Владимире, баня для рабочих мала. На фабрике работает до 2.000 paбочих, а в бане помещается с трудом 15 человек. Рабочие, чтобы помыться, подолгу стоят в очередях и все-таки уходят немытыми.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При заключении нового колдоговора необходимо от хозорганов добиться постройки новой бани.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>И.П. Трактирщиков» («Призыв», 25 ноября 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Ha постройке жилых домов при фабрике «Пионер» было выстроено здание, которое предназначалось под лесопилку. Сейчас лесопилка переведена в другое место и здание расхищается жителями поселка. Стекла в здании повыбиты, рамы валяются на земле, стены разбиты, на глазах администрации фабрики растаскиваются последние материалы» («Призыв», 18 декабря 1928).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...27 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Конец января 1929 г. ознаменовался попыткой ввести в эксплуатацию </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>магазин Центрального рабочего кооператива</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> (ЦРК), строительство его началось в 1927 г. В сентябре 1928 г. он не был принят из-за трещин в стенах. Окончательная его приёмка состоялась только 29 апреля 1929 г. как универмага № 14. «Магазин № 14 является единственным в рабочем районе. 2500 человек рабочих ежедневно осаждают магазин и требуют свежих овощей. На все их просьбы магазин вынужден отвечать луком и прокисшей капустой. Сегодня выпало счастье магазину: привезти 3 мешка свежей картошки, которой не стало через 3 минуты. Лишне будет говорить о свежих огурцах, редиске, свекле, моркови и т.д.» («Призыв», 21 июля 1930).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Завмагазином при жилкооперации «Пионер Строитель» (улица Красный Текстильщик) за выпивку отпускает разные дефицитные товары. Так было 28 августа. Из дома № 2 Бизяев, бывший возчик ЦРК, и некий Пакетчиков пригласили заведующего к себе на квартиру и там выпили. После этого Бизяеву из магазина были отпущены папиросы и конфеты без всякой нормы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B437F5">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Не отстают от зава в разбазаривании дефицитных продуктов и члены ревкомиссии. Захаров, член комиссии, ежедневно для своих свиней носит из магазина хлеб» («Призыв», 13 сентября 1930).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D075C60" w14:textId="57F51446" w:rsidR="00B437F5" w:rsidRPr="00B437F5" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="43A5EC21" w14:textId="6DF9BB94" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F679375" wp14:editId="2266AC84">
-            <wp:extent cx="4745355" cy="4971415"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33802170" wp14:editId="2C7DB79D">
+            <wp:extent cx="4745990" cy="4971415"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
-            <wp:docPr id="8" name="Рисунок 8" descr="https://lubovbezusl.ru/_pu/55/33321062.jpg"/>
+            <wp:docPr id="29" name="Рисунок 29" descr="https://lubovbezusl.ru/_pu/55/33321062.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 16" descr="https://lubovbezusl.ru/_pu/55/33321062.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 30" descr="https://lubovbezusl.ru/_pu/55/33321062.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4745355" cy="4971415"/>
+                      <a:ext cx="4745990" cy="4971415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C2FE82" w14:textId="20C1EDAE" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="3CBACD06" w14:textId="2BC0BD59" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В октябре был сделан заказ на строительные материалы для семилетней школы при фабрике. На следующий строительный сезон планировали также достроить два восьмиквартирных дома посёлка ФУБРа.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Столовая при фабрике «Пионер» находится в холодном деревянном бараке. В помещении стоит ужасный холод. В обеденном зале по потолку протянулись тенета. Из подшивки крыши сваливаются опилки, которые падают прямо в кушанье. Плевательниц нет. Вид столовой крайне неопрятный. У буфета стекла не вымыты и еще с лета засижены мухами. Всюду пыль. Буфетчица не считает своей обязанностью следить за чистотой, заявляя, что это дело уборщицы. В столовой масса мышей и крыс, но никакой борьбы с ними не ведется.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На кухне посуда своевременно не моется и один котел из-под каши стоит немытым уже вторую неделю. Механический кипятильник «Титан» наливается вручную по 100 ведер в день, так как </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Госпромстрой в продолжении нескольких месяцев не может починить водопровода. Наливают кипятильник небрежно. Однажды оттуда была извлечена грязная тряпка, а недавно рабочие два дня пили чай с маслом, так как вода наливалась ведром, в котором раньше было масло.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В жалобной книге масса заявлений на грязь и недоброкачественность обедов. В этих заявлениях указывают, что в обедах постоянно попадаются тараканы и мокрицы. На ряд жалоб ответов нет, a на другие заведующий отписывается такими фразами: «таракан был очень маленький», или «мокрицу подбросили в суп из ревности». Есть жалоба на обвешивание с указанием, что вместо 200 грамм хлеба, дали 130.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Питание в столовой очень однообразное. Повар неквалифицированный.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Много недовольств вызывает то обстоятельство, что отдельных блюд в столовой не отпускают. Если хотите закусить, то берите и первое и второе. Вследствие этого многие рабочие столовой не пользуются.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочая бригада: Репина, Лашманов, Абрамов, Чупашкин, Королева и Мордвинов» («Призыв», 2 апреля 1930).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>К 1-му мая 1930 г. были открыты </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>детские ясли</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EA0293">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.«Детские ясли во вновь отстроенном здании открыты при фабрике «Пионер». Ясли рассчитаны на 45 детей и работают в две смены» («Призыв», 12 мая 1930).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...47 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Фабрика «Пионер» получает основу с фабрик «Авангард», им. Демьяна Бедного и с других. Снабжение неважное. Например. Дается заказ в трест на такое то количество сновальных валиков, плотностью в 415 к. и такое-то в 366 к. Получаем же общее количество заказа одной плотности. Поэтому, на шлихтовальных машинах один валик пускают полностью, а с другого берут часть. Получается остаток на валиках, который хотя и срабатывается после, но много теряется нитей, увеличивается количество угара, а главное ухудшается качество основы. Больно отражается на работе также и частая смена заправок. Например, начали работать один сорт для которого получена партия сновальных валиков, трест дает распоряжение или уменьшить или увеличить плотность или же </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>заправить другой сорт, а соответствующих сновальных валиков для этого сорта нет» («Призыв», 21 августа 1930).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«С 1-го сентября фабрика «Пионер» переходит на 7-часовой рабочий день. В связи с этим перед фабрикой стоит огромная задача не снижать производительность труда. Может ли с этим справиться фабрика?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочий день сокращается на час. Ни в коем случае не должна сократиться выпускная продукция. При сознательности рабочих, при их лучшем отношении к станкам, при техническом оборудовании и снабжении более доброкачественными полуфабрикатами с уверенностью можно сказать, что не сократится.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но приготовлен-ли к этому «Пионер»?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика снабжается недоброкачественным утком. Большой процент початок забитых и мягких. Рабочие шлихтовального отдела недобросовестно относятся к своей работе. Ненормальное держание пара на шлихтовках пережигает основы для марли. Квалифицированных рабочих в задние шлихтовали не ставят. Получаются частые подрезы, большинство которых квалифицированный задний шлихтовал ни в коем случае не допустил бы. Все эти недостатки ведут к следствию плохой работы основ. Большинство сработанной марли вместо 71 сантиметра по ширине, получается 55» («Призыв», 3 сентября 1930).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На ф-ке «Пионер» уже с мая не выходит печатная газета «Гудок Пионера», стенгазеты также не существует. Фабком отбояривается тем, что нет средств на газету. Зав. АПО ячейки ВКП(б) тов. Губин находит такую же причину. На мой вопрос почему нет стенгазеты Губин ответил:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— И сам не знаю как это получилось? Редколлегия разбежалась, не соберешь ни одного члена» («Призыв», 1 сентября 1930).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Комсомольская ячейка при фабрике «Пионер» организовала третий ударный комплект имени 16-го МЮД-а. Чтобы показать хорошую работу комсомольцев, выбрали один из самых отстающих комплектов фабрики. В комплекте изъявили желание работать лучшие активисты-ударники. 15 человек посланы рыть силосные ямы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...37 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 бригады посланы в деревни по поднятию работы в подшефных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ячейках. Бригада по всеобучу в деревню Спасское.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В члены комсомола принято 15 человек и передано в партию 8 человек» («Призыв», 6 сентября 1930).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Первая смена рабочих фабрики «Правда» на вызов рабочих фабрики «Пионер» отработать 1 октября час на тракторную колонну постановила вызов принять.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вторая смена рабочих фабрики «Правда» принимает вызов фабрики «Пионер» на отработку всесоюзного тракторного часа» («Призыв», 26 сентября 1930).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Головотяпят. Для ф-ки „Пионер" на-днях по ж.-дороге прибыла цистерна нефти. Чтобы не вызвать простоя несвоевременным сливом, пом. директора Захаров в срочном порядке ночью вызвал несколько подвод трантреста, тары же для слива нефти не приготовил. Трантрестом были высланы 6 подвод, которые приехали на фабрику, повертелись около контрольной будки и из-за отсутствия тары уехали обратно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Механиком фабрики в свою очередь были сняты с работы пом. кочегара и еще несколько рабочих, которые целую ночь сливали нефть в цистерну, подготовляя тару к утру.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Интересно подсчитать, во сколько встало все это производству?» («Призыв», 30 октября 1930).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC7DD37" w14:textId="0AB152DD" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+    <w:p w14:paraId="1C2CCA90" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+    </w:p>
+    <w:p w14:paraId="19A359A1" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00B437F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC7DD37" w14:textId="0AB152DD" w:rsidR="00B437F5" w:rsidRPr="00476084" w:rsidRDefault="00B437F5" w:rsidP="00B437F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1930 году для осуществления дела политехнизации школ, центральные органы предложили всем своим подведомственным учреждениям немедленно провести прикрепление всех школ к предприятиям. </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Школа-семилетка им. Крупской</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> прикреплена к фабрике «Пионер» и ватной.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1930 г. «Хуже всех с учебой обстоит дело в школе ФЗУ фабрики «Пионер». Соответствующего для школы помещения нет. В школе совместно с профкурсами будет обучаться 161 человек. Помещение это состоит из двух комнат. Одна из них темный подвал — бывшая кухня - для занятий не пригодна. Где будут заниматься ученики, когда в двух комнатах нельзя даже в 2 смены. Ha-днях школе привезут 2 ткацких станка — «Нартропа». Поставить их совершенно негде, между тем как они необходимы».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Полностью покрыть недоработку</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ударный квартал закончился. Фабрика «Пионер» осталась в большом долгу стране. Промфинплан не выполнен. Октябрь дал лишь 88,5% к плану, ноябрь — 90,6% и пять пятидневок декабря — 96,6 %. За квартал недоработано 771950 метров. Особенно большую недоработку — 427000 метров — дал октябрь.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Еще хуже с производительностью труда. Намеченные на ударный квартал задания не выполнены. К плану производительность в октябре составила только 84,3%, в ноябре 85,2%.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Брачность превысила план в октябре почти в 8 раз. Вместо 0,5% брак составил 7,6%. Второй разбор составил 9,5% вместо 5% плановых.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В ноябре брак поднялся до 10%, второй разбор до 23,5%. Декабрь дал значительное улучшение. Брак снижен до 0,82%, второй разбор до 8,34%.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В последние дни работы фабрика по брачности уложилась в план.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике слаба дисциплина, велики самовольные прогулы, велика текучесть рабочей силы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Самовольные прогулы от рабочего времени в среднем за весь квартал составили 0,31%. Несмотря на то, что самозакреплением за производством охвачено большинство рабочих — за три месяца с фабрики уволилось 255 человек. Большинство из них — «летуиы». В погоне за длинным рублем, они перелетели на другие предприятия. Фабричная общественность с текучестью рабочей силы бороться не пыталась. И только за последнее время этому вопросу стали уделять некоторое внимание.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Надо отметить, что с октября выработка фабрики стала резко подниматься. Последние 10 дней дали 99,15%. Был объявлен штурмовой десятидневник, в первые дни которого выработка поднималась до 101 — 105%.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие заверяют, что третий год пятилетки будет встречен перевыполнением заданий» («Призыв», 1 января 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Антирелигиозная робота на «Пионере» в отставке</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Антирелигиозная работа на фабрике «Пионер» заглохла. Кружок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>безбожников существует только на бумаге. Подготовки к антирождественской кампании совершенно не было.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Накануне «рождества» клуб намеревался провести вечер с кино-картиной, но по своей же вине это дело угробили, так как плохо оповестил рабочих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На вечере в итоге присутствовало меньше 100 человек.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На вечере никакого разбиения рабочим о так называемом «рождестве» не было сделано. Выступили только с постановкой пионеры.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Неудивительно после всего этого, что на фабрике в день «рождества» прогуляло 12 ткачей» («Призыв», 9 января 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Срочно выправить работу механического цеха «Пионера»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На каждом собрании, на каждом техническом совещании ткачи «Пионера» жалуются на плохую работу механического отдела. Простои, неравномерный ход силовых установок — обыденные явления в механическом отделе, которые срывают работу фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Разгильдяйство, халатность, пьянка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Неоднократно механический цех объявлял себя ударным. В день годовщины Октябрьской революции помощник механика Бедин на рабочей конференции, от имени рабочих механического, зачитал договор о соцсоревновании, по которому механический отдел обязался совершенно изжить прогулы, простои силовых установок, воровство.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так ли вышло на деле? Нет. Сам помощник механика Бндин через несколько дней присвоил больше 100 метров электрического провода.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Прогулов в механической отделе больше, чем по всей фабрике. Среди рабочих наблюдается пьянка. Неоднократно пьяных машинистов приходилось не допускать до работы. Рабочие с прохладцей относятся к своим обязанностям.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ударный механический цех превратился в цех разгильдяев.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Цехпартячейка, комсомол и профорганизация цехом не руководят.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рационализация забыта</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О рационализации производства в отделе говорить не приходится. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Рабочая смекалка здесь не в почете. В то время, когда ткачи внесли ряд ценных предложений по улучшению производства - механический это обошло стороной. По всему цеху не поступило и 10 предложений, да и те до сих пор продолжают находиться «в стадии выполнения».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Больные места цеха</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Те недочеты в механическом, о которых каждый день говорят рабочие — легко можно устранить. Но они по-прежнему остаются больным местом цеха.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>До сих пор не переделана топка по образцу шахтенной. Существующий дымоход заливает вода, получается плохая тяга. В помещениях для силовых установок холодно. Окна разбиты, наружные двери никогда не закрываются. Получается охлаждение котлов, что снижает давление пара и сильно влияет на равномерный ход машин.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ремонт силовых установок производится слесарями без участия машинистов. Нередки случаи, когда после ремонта в утренней смене получались простои. Слесаря, плохо знающие машины, ремонт производят вслепую. Тщательного ремонта, который могли бы сделать сами машинисты, нет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Состав кочегаров по своей квалификации слаб. Повысить их техническую грамотность никто не думает.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Неделями маринуются заказы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На механическом лежит обязанность снабжать ткацкий цех деталями. Эта задача выполняется плохо. Заказы лежат невыполненными по 2-3 недели. Надо сказать, что эту работу срывает механик Селихов, задерживающий наряды.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вот для примера один факт, ярко характеризующий отношение Селихова к своим обязанностям.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткацким цехом был дан заказ на 26 щитов к шестерням. Заказ больше месяца не выполнялся. Мастер Филимонцев на производственном совещании назвал это головотяпством со стороны Селихова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На другой день механик в партячейке поднял шум. Он представил </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>документы о том, что заказ выполнен, требовал привлечь Филимонцева к ответственности.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>После дело разобралось. Оказалось, что заказ выполнен, но другой — августовский, а не этот.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Можно привести и еще ряд таких же случаев.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В нижних залах корпуса, из-за холода невозможно работать, в верхних же, наоборот, чрезвычайно жарко. Ткацкий отдел и социально-бытовой сектор фабкома не раз обращались с просьбами верх не отапливать, а переключать весь пар на отопление нижнего зала. Селихов заявил, что этого сделать нельзя, так как надо переделывать все отопление.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Между тем, сделать можно. На днях новый поммеханика без особого затруднения, в первый же день своей работы, урегулировал положение с отоплением. Пар из верхнего этажа переключен в нижний.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все эти факты о механическом цехе бьют тревогу. В цехе — неблагополучно. Необходимо срочное вмешательство соответствующих органов. Работа цеха должна быть выправлена» («Призыв», 9 января 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Второй уже год во дворе фабрики «Пионер» существует животноводческий «колхоз», в который входят помдиректора Захаров, зав. ткацким производством Чешков и бывший директор Савинов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ничего плохого нет, конечно, в том, что эта группа лиц имеет скот. Но плохо то, что скот этот второй год кормится за счет производства и последнее время — за счет столовой ЦРК. Десятки ведер помоев из столовой, остатки от обедов, куски хлеба — все это ежедневно идет скоту Захарова, Чешкова и Савинова. Все это делается с ведома зав. столовой Резвовой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Когда же из животноводческого хозяйства ЦРК приезжает возчик за помоями, то ему сплошь да рядом приходится уезжать обратно пустым» («Призыв», 14 января 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«В августе 11 комплект фабрики «Пионер» перешел на функциональную систему работы. Без подготовки оборудования, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>без надлежащего инструктирования ткачих, 60 ткацких ставков заработали по-новому.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С первых же дней одиннадцатый комплект встал впереди остальных семи функциональных комплектов. Октябрь был особенно штурмовым. Функционалки боролись за переходящее знамя, боролись за первенство. Октябрьский план 11-й комплект выполнил на 96 проц. Эта цифра превышала выработку всех функциональных комплектов, давших от 78 до 90 процентов, превышала процент выполнения плана всей фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Переходящее знамя первенства одиннадцатым комплектом было завоевано. Принимая его на торжественном заседании, посвященном 13-й годовщине Октября, старая работница — функционалка Шмонина, от имени комплекта заверила всех рабочих, что они выполнят промфинплан ударного квартала.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Мы — сказала Шмонина — будем крепко держать знамя первенства в своих руках, будем по-большевистски драться за возложенные на нас обязанности. К третьему году пятилетки мы подойдем с выполнением плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Это обязательство не осталось пустым звуком.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>План штурмового квартала комплектом перевыполнен. Октябрьскую недоработку покрыл декабрь. Комплект в декабре, по отношению к плану, выработал 107 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Первая десятидневка декабря дала только 98.5 проц. Это заставило функционалок особенно напрячь силы. Надо было покрыть прорыв. Объявленной ударной декадой был закончен штурмовой квартал. На 107 проц., как сказано, выполнен декабрьский план, на 100 с лишним — квартальный.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>11-й комплект крепко держит переходящее знамя первенства. Так еще не работал ни один функциональный комплект «Пионера». Старая ткачиха Шмонина, принимая знамя, не ошиблась. Ударницы-функционалки оправдали свое название.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комплектные подмастера Сибирин и Тарасов — передовые рабочие. На перевыборном собрании горсовета 399 рук избирателей, как одна, поднялись за Сибирина, лучшего ударника. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Сибирин быт единогласно выбран депутатом в горсовет. На-днях Сибирин подал заявление о приеме в партию» («Призыв», 10 января 1931).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ячейка комсомола «Пионера»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> выросла на 40 чел.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Комсомольцы фабрики «Пионер» проделали большую работу по подготовке к 9-му съезду. Все комсомольцы объявили себя ударниками третьего года пятилетки. Молодежные ударные комплекты добились решительных результатов в своей работе. С 93 проц., сработанных в ноябре, комсомольцы за последние дни дали 105 проц. Нет ни одного комплекта, не выполнившего плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Молодежь идет впереди взрослых рабочих. 5 комсомольцев, выполнивших промфинплан штурмового квартала от 115 до 120 проц., занесены на красную доску.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Контрольная цифра, даденная комсомолу по займу, выполнена с большим превышением. В декабре дополнительная подписка дала около 500 руб.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Недавно был устроен субботник по очистке фабричного двора. Собрано полторы тонны металлолома и кроме этого каждый комсомолец сдал по 6 килограмм утильсырья.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Организовано два военных кружка. Политучебой охвачена вся ячейка. В политкружки привлечено 8 беспартийных. 11 культармейцев работают по обучению неграмотных на домах.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За время подготовки к съезду ячейка выросла на 40 человек» («Призыв», 12 января 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Старые производственники-ударники объявили фабрику ударной. Единогласно было принято предложение вызвать на соцсоревнование фабрику «Организованный Труд».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачиха Чистова объявила себя ударницей на стопроцентную выработку, лучшее качество и закрепилась до конца пятилетки. Пример Чистовой быстро подхватили остальные работницы. Больше 50 ткачих вызвали друг друга индивидуально соревноваться.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подмастер 4 комплекта Шмыров, 15 — Иванов и Зайцев, 13 — Уркалов, 6 — Шаланкин, 17 — Огурцов от имени ткачих объявили </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>свои комплекты ударными. Подмастер 11 функционального комплекта, старый производственник Сибрин, взял на буксир самый отстающий первый комплект и объявил себя ударником» («Призыв», 14 января 1931).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Летунам дать отпор</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» за последнее время наблюдается сильная текучесть среди инженерно-технических работников. Они бегут с производства, несмотря на то, что дали обязательство проработать на фабрике до конца пятилетки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вот примеры. Ушел пом. механика Степанов, за ним — пом. механика Бедин. А теперь за ними следует главный механик Селихов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Может быть инженерно-технические работники не любят рабочий контроль и самокритику? В частности, механик Селихов. Когда стали говорить на производственных собраниях, что Селихов плохо выполняет предложения рабочих, то это ему, видимо, не понравилось, и он уходит с фабрики. Так ли должен поступать советский специалист?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сейчас на фабрику прибывают машины — шлихтовальная, дизель и т. д. Их установка требует опытных глаз. И поэтому, желание дезертировать со стороны главмеханика особенно недопустимо.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Летунам надо дать отпор» («Призыв», 13 февраля 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Перевыполнением плана ф-ка отмечает ленинские дни</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» наступил резкий перелом в работе. Ленинские дни, проработка встречного промфинплана, перезаключение договоров по соцсоревнованию и, наконец, премирование лучших ударников — все это всколыхнуло рабочую массу. В соцсоревнование включилось 10 новых комплектов. Выработка значительно увеличилась.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика за вторую десятидневку план перевыполнила, дала 100,4 проц. к встречному промфинплану.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Значение этой победы еще увеличивается тем, что фабрика, кроме количества, улучшила и качество работы. Брак, вместо 1 проц. (по плану), снизился до 0,10 проц. Второго разбора дано 1,36 проц., что </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>на 3,64 проц. меньше плана.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рекордным днем, когда фабрика по-большевистски отметила ленинские дни, было 23 января — выработка в этот день достигла 110 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>По инициативе клуба, 18 комплекту, давшему наибольшую вырабоіку — 108,2 проц. — преподнесен переходящий орден 1 ступени.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Взятые сейчас темпы фабрика «Пионер» должна закрепить на весь решающий год пятилетки» («Призыв», 29 января 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На «Пионере» — острый недостаток топлива. Особенно плохо было 27 и 28 января — дров оставалось только на одну ночь.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пом. директора Захаров, увидя, что дров во дворе только на одну ночь - бросился скорее запасать дров для своей квартиры, приказал привезти два воза. Между тем, в дровянике у Захарова дров хватит еще на очень долгое время.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Такая «запасливость» Захарова, при остром положении с топливом на фабрике, недопустима. Кстати, уже писалось, что Захаров и сено фабричное брал для своего скота и помои из столовой ЦРК и т. д.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» ощущает острый недостаток в ходовых деталях. Болтов, скрепок Гарриса и втулок № 34 нет уже несколько недель. Вместо скрепок, подмастера ремни сшивают, что создает большие простои.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За последнее время не хватает челноков. Имеющийся запас вышел. Несмотря на ряд требований со стороны фабрики, текстильбаза челноки присылать решительно отказывается. Только после долгих разговоров база челноки решила прислать, но в присланном ящике, вместо челноков, оказались... крышки от писсуаров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Из-за недостатка челноков и других ходовых деталей, фабрике ежедневно грозит останов нескольких станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осенью пом. директора «Пионера» Захарову и завхозу Бекетову вздумалось купить для фабрики лошадей. Подсчитали, сколько даст экономии, а затем отправились в Суздаль и купили две </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>лошади.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но вместо экономии получился лишь убыток. Одна из лошадей совершенно никуда негодна. Но этого мало. Лошадей купили, но не было упряжи и хомутов, лошади стояли долгое время без дела, потравили весь корм. Наконец, достали хомуты, но очень большие, у лошадей сбили все плечи.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>И сейчас поговаривают, что одну лошадь надо весной продать, так как от нее явный убыток» («Призыв», 5 февраля 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Беречь каждый грамм пряжи, развернуть борьбу с потерями</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» добилась больших успехов в отношении количественных и ряда качественных показателей. Но сделано еще не все. Больное место фабрики — это потери.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вместо плановых 0,59 проц., угары по основе на фабрике составляют 1 проц.; вместо 3 проц. по утку, угары составляют 4,63 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Угары по основе получаются большой частью за счет шлихтовки, колки валиков и проборки. Шлихтовалы недобросовестно относятся к своим обязанностям, в одной основе получается несколько подрезов. Проборщики оставляют большие концы. Подмастерья при заправках к концам относятся безобразно плохо. Концы идут для обтирания рук. Нередко загрязненные концы валяются под станками и особенно у подмастерских ящиков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Еще хуже, обстоит дело с утком. Початками фабрика снабжается от нескольких прядильных. Приходится часто менять шпрынки. Получается много битых початок. Уточный отдел путанку учитывает плохо. Ткачи битые початки и уток разбрасывают по проходам. Были случаи, что ткачи битые початки прячут по карманам и после разбрасывают по дороге.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>От потерь фабрика терпит большие убытки. Борьбу же с потерями фабрика почти еще не начинала. Общественные организации никакой массовой работы по этому вопросу не проводят. Штаб по борьбе с потерями не работает» («Призыв», 22 февраля 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С 21 декабря 1930 г. объявляется трудовая декада имени Красной армии</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Фабрика «Пионер» начала проводить подготовительную работу к 13-й годовщине Красной армии. Сейчас проводятся экскурсии и посылка бригад в красноармейские казармы для взаимного обмена по выполнению планов производственной работы и боевой подготовки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие фабрики поставили своей задачей наладить с красноармейцами систематическую связь. В Доме Красной армии организуется производственный уголок.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике началась проверка всей военной работы. Ячейка ОСО вербует новых членов в свои ряды.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Решено реализовать среди рабочих не менее 1100 лотерейных осоавиахимовских билетов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С 21 февраля объявляется штурмовая декада Красной армии.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Комсомол, в подарок 13-й годовщине организует функциональное гнездо образцовой продукции» («Призыв», 18 февраля 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На-днях работница фабрики «Пионер» Крюкова украла несколько метров миткаля. Бюро партячейки исключило Крюкову из партии. Надо отметить, что ряд коммунистов исключением остался недоволен. Крюкова, как воровка, была замечена давно, но это скрывали вместе с ней работающие ткачихи. Только на бюро, после исключения, коммунистка Морозова заявила, что Крюкова торгует ворованным миткалем давно. До сих пор Крюкова с производства не снята. Об этом администрация должна немедленно позаботиться. Ворам и расхитителям нет места на социалистическом предприятии.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В получасовой обеденный перерыв рабочие «Пионера» пользуются буфетом. Работа же буфета поставлена из рук вон плохо. В помещении буфета, от плохо устроенного отопления, с окон стекает вода, так что подойти к буфету довольно затруднительно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Больше чем на 500 рабочих одной смены в буфете имеется всего только 3 стола, которые почти никогда не моются. Недостает ложек. Чтобы получить ложку, надо ждать до тех пор, пока она не освободится.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>У буфета большие очереди. За получасовой перерыв всех рабочих буфет обслужить не может. Очереди создают сами буфетчики. Каждый подмастер должен получить завтраки один на всех своих ткачей. Это могло бы очереди окончательно ликвидировать, но буфетчики подчиниться такому решению решительно не хотят. Фабком работе буфета уделяет последнее место. Рабочего контроля над буфетом нет. Буфетные безобразия отражаются на работе производства» («Призыв», 1 марта 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работницы — в поход за качество</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Организуются ударные бригады образцового качества продукции</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Лучшие ударницы — в партию</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работницы фабрики «Пионер» к международному женскому дню организуют ударные бригады образцового качества продукции. Делегатки фабрики включились в поход за качество. Четыре функциональные гнезда объявили себя ударными имени 8-го марта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>По фабрике прошли посменные митинги и собрания рабочих с вопросом весенне-посевной кампании, коллективизации и вовлечения работниц-ударниц в партию.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Пять лучших ударниц подали заявления о вступлении в ВКП(б). По смотру детсада и столовой приступила к работе сквозная бригада работниц. Лучшие комплекты 8-го марта получат премии. Ликбезштаб подготовляет выпуск 13 работниц из школы малограмотных.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В день 8-го марта состоится конференция работниц совместно с колхозницами подшефных деревень, на которой работницы и колхозницы заключат социалистический договор на лучшее выполнение планов. В фонд дошкольного похода силами работниц будет проведен субботник. Приступила к работе бригада по проверке работы выдвиженок. 8-го марта открывается детсад на 60 детей при поселке жилкооперации.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С 8-го марта но 18 марта объявляется декада имени международного дня работниц. В основу декады положен массовый поход за качество и выполнение промфинплана» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(«Призыв», 7 марта 1931).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Фабрика «Комавангард» фабрике «Пионер» доставляет пряжу-основу. Порожние валики должны доставляться «Комавангарду». Этого фабрика вашего района не делает, систематически задерживая их у себя. Сейчас на «Комавангарде» острый недостаток валиков, остановлен мотальный отдел и этаж ватеров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Создавшееся положение грозит срывом ударного месячника по снятию нашей фабрики с черной доски, остановом вашей фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Просим вмешаться в это дело и оказать нам содействие. Проследите погрузку порожних валиков по железной дороге» («Призыв», 7 марта 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Фабрика «Пионер» в начале третьего года пятилетки объявила себя ударной. Сейчас на фабрике нет ни одного комплекта, который не соревновался бы с другим, нет ни одной работницы, не состоящей в ударной бригаде.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Во время подготовительной работы к международному женскому дню ткачихи-ударницы наряду с перевыполнением промфинплана, объявили поход за качество выпускаемой продукции. 6 функциональных комплектов брак и второй разбор окончательно изжили. 4 комплекта назвались ударными по качеству имени 8-го марта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Одиннадцатый ударный комплект идет впереди по всей фабрике. С августа он перешел на функциональную систему работы. В 13-ю годовщину Октября за хорошую работу получил переходящее красное знамя. Принимая его, ткачихи 11-го дали обещание не сдавать взятые темпы, повысить качество работы, крепче держать знамя первенства в своих руках.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За два последние месяца выработка комплекта увеличилась, брак и второй разбор сошли на нет. В январе выполнение производственной программы составило 108 пр., в феврале 105,6 проц. Обещание работниц не прошло попусту. Переходящее знамя первенства и сейчас гордо развевается над комплектом.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Впереди в одиннадцатом идет функциональное гнездо старой работницы заводчицы Шмониной. Ее бригада соревнуется с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>бригадой 4-го гнезда, соревнуется с одним из функциональных гнезд фабрики «Оргтруд».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С первого марта, как лучшую ударницу, Шмонину выдвинули на работу браковщицы. По ее инициативе товарная контора объявила себя ударной им. 8-го марта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В первом гнезде первой смены 11-го комплекта заводчицей работает комсомолка-ударница Кулева, год назад окончившая ФЗУ. Ее бригада — Хромова, Александрова и Нестерова, — перевыполняющая план, объявила себя ударной имени 8-го марта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачихи-комсомолки первым перешли на коллективную работу, организовав производственный коллектив.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На первых порах работа на одну расчетную книжку встретила много недочетов. Появились лодыри, вставшие тормозом в выполнении плана. Администрация на работу комсомолок сначала смотрела косо. Подмастерьями были поставлены самые плохие рабочие. В результате, комплект план не выполнял.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Комсомолки повели решительное наступление на все недочеты. На общем комплектном собрании были выявлены причины прорыва. Комплект очистился от лодырей, создав о них общественное мнение по всей фабрике. Подмастерами были поставлены из молодежи.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вот уже 4 месяца, как 6-й комсомольский по количественным и качественным показателям идет одним из передовых комплектов фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В начале третьего года комплектный план выполнен с большим превышением (январь 108 проц., февраль — 105,4 проц.). За действительно ударную работу комплект имеет переходящий орден.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С первого марта комсомолки перешли на функциональную систему работы. И несмотря на то, что переход на функциональную систему администрация совершенно не подготовила, первые дни работы дали положительные результаты.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Свой комплект комсомолки назвали именем 8-го марта, объявив решительный бой браку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Перевыполняет план и функциональное комсомольское гнездо 13-го комплекта. Работницы: Клушина, Кириллова, Фролова и Данилова, работающие в 6-м гнезде, объявили свою бригаду ударной имени 8-го марта по количественным и качественным показателям» («Призыв», 9 марта 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» добилась победы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>О работе фабрики «Пионер» доложил директор т. Кураев.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В январе производственную программу фабрика выполнила на 100,72 проц., в феврале на 101,3 проц. Мартовская программа будет выполнена полностью.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика успешно справляется с качеством выпускаемой продукции. Вместо 1 проц., в январе брака было 0.37 проц., в феврале 0,40 пр., за первую декаду марта 0,34 проц., за вторую 0,21 проц. и за последнюю пятидневку 0,06 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Значительных успехов в количественных и качественных показателях промфинплана добились функциональные комплекты фабрики. В январе функционалки производственное задание выполнили на 102,1 проц., в феврале — на 103 пр.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В январе функционалки сработали совершенно без брака.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Функциональная система себя вполне оправдала. Снижение себестоимости получилось почти исключительно за счет функционалок.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Количество функциональных станков с каждым месяцем увеличивается. В январе на функционалке работало 456 станков, в феврале 476, в марте 570, в апреле 690 станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Угаров по основе и утку фабрика дает больше, чем положено планом.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Плановое задание по снижению себестоимости в январе и феврале перевыполнено на 1,5 проц.» («Призыв», 31 марта 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Школа ФЗУ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> фабрики «Пионер» за время своего существования подготовила 74 квалифицированных рабочих. В настоящее время в школе обучается 106 подростков, из них 90 комсомольцев.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В производственной лаборатории школы имеется четыре ткацких станка, приводимых в движение электромотором. Кроме этого, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>недавно установлен станок системы «Олипье». Устанавливается «Нортрон».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике ученики работают в 4 смены, на 32 станках. Все ученики охвачены соцсоревнованием и ударничеством. Вся школа объявлена ударной и соревнуется со школой ФЗУ фабрики имени Лакина.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С 1-го марта приступила к занятиям группа январского набора. Вновь принятые ученики обучаются по методу ЦИТ-а.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все ученики охвачены политучебой. Хорошо работают ячейки Осоавиахима и МОПР-а.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ученики принимают активное участие в проведении подготовки к весенне-посевной кампании в подшефных деревнях.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Выработка учеников в производстве в норме взрослого рабочего за февр. составила 77,7 проц. за март 82 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Большой недостаток школы — это отсутствие собственного помещения. Фабзайчата занимаются в помещении 4 школы 2 ступени. Школа ФЗУ лишена возможности шире развернуть кабинетную работу, развесить наглядные учебные пособия.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Профорганизация фабрики школе ФЗУ уделяет очень мало внимания. Руководство со стороны фабкома отсутствует.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Плохо относится к работе фабзайчат и администрация фабрики. Фабзайчата используются не по квалификации. Были неоднократные случаи, что учеников администрация вместо того, чтобы поставить на станки, заставляла протирать окна, возить тачки с утком, работать в запасе. В результате такого отношения из 74 выпускников на фабрике в настоящее время работают только —27» («Призыв», 5 апреля 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«25 апреля от большого подъема воды на реке Рпени прорвана левая часть плотины фабрики «Пионер». Вода пошла другим руслом, размыв значительную часть берега. Фабрике по окончании паводка угрожает опасность остаться без воды. Принимаются срочные меры к исправлению плотины. Около 150 рабочих ежедневно работает в три смены.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Надо отметить, что в порче плотины целиком виновата </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>администрация механического цеха, строившая плотину. Берега у плотины были ничем не укреплены. Фабрика к паводку совершенно не готовилась. Укреплять плотину взялась только тогда, когда вода уже пошла через берега» («Призыв», 29 апреля 1931).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«С 4 мая ф-ка «Пионер» перешла на работу в три смены. Из-за неравномерного хода двигателя, нижний зал нового корпуса прекращает работу, а вместо него вводится третья смена.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работа в три смены поможет «Пионеру» еще лучше выполнить промфинплан, снизить брак. Дело в том, что до сих пор, из-за плохой работы двигателя, недовырабатывались десятки тыс. м. ткани. Неравномерный ход двигателя влиял и на качество продукции. Сейчас, с меньшей нагрузкой, двигатель будет работать лучше.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С переходом на три смены, весь второй этаж нового корпуса будет работать на функциональной системе» («Призыв», 13 мая 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В детяслях «Пионера» и «Правды» прошлой зимой дети мерзли, температура в яслях доходила до 8 градусов холода. Целый месяц ясли были закрыты «по случаю ремонта». Но фактически, ремонта никакого не сделано. Котел заливает водой, а в дымоходную трубу идет вода из грунта. А другой котел вот уже второй год валяется на улице, ржавеет. Ясли не огорожены, возле них ходит скот, всюду грязь» («Призыв», 15 июня 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Перевод фабрики «Пионер» на функциональную систему близится к концу. С 1-го июля на функционалку переведены все станки, кроме широких. Всего работает теперь на функционалке 21 комплект — 952 станка и 48 станков в школе ФЗУ — всего таким образом 1000 станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Очередь теперь за широкими станками. Перевод их на новый способ работы завершит собою окончательный и полный перевод на функционалку всей фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Из 129 широких станков на функционалку переведено пока для пробы еще только 8. Следовательно, работа по новому пока еще только начинается. Опыты работы широких станков по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>функциональной системе дали вполне положительные результаты. Однако не все еще вопросы разрешены. Широкие станки, например, требуют частой смены челнока, отчего возможны простои и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Во всяком случае, в течение начавшегося сейчас 3-го квартала, все широкие станки будут переведены на функционалку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Через несколько дней начнут работать по функциональной системе все подмастера. Предварительно они совершат поездку на фабрику им. Лакина для ознакомления с функционалкой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С переходом на хозрасчет на «Пионере» дело определенно не клеится.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Как известно, механический и ткацкий отделы на хозрасчет были переведены еще с июня. Заявив, что оба цеха теперь на хозрасчете, администрация на этом успокоилась. И не только успокоилась, но и забыла о хозрасчете. Заключенные было в начале договора, никем не контролировались. В результате, когда пошел июнь, никаких итогов работы «хозрасчетных» отделов подвести было нельзя. Нельзя оттого, что и итогов то никаких не было. Хозрасчет остался на бумаге, а отделы работали по старому.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так было в июне.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сейчас все начинается сначала. С 1 июля 3 основные отдела фабрики — ткацкий, механический и хозяйственно-снабженческий должны были перейти на хозрасчет. На этот раз администрация подошла к делу более серьезно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так, вводя хозрасчет в ткацком отделе, последний разбили на 4 «перехода» (шлихтовка, проборка, ткачество и уборочный контроль)…» («Призыв», 9 июля 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В рационализаторский поход</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не так давно Ивоблтекстильтрестом был объявлен конкурс на рационализаторские мероприятия по фабрикам. Фабрика «Пионер» живо откликнулась на этот конкурс и выдвинула ряд мероприятий рационализаторского характера, которые дают крупную экономию. Вот некоторые из этих мероприятий: перевод </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>на функционалку одного ткацкого зала, что дает 15800 руб. экономии в год; пуск 144 станков от дизеля и 144 станков от городского тока вместо локомобиля «Ланц», что дает 21000 р. годовой экономии; вязка товара голосинником заменена клееными концами, что экономит до 6000 р. в год и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Выполняя эти мероприятия, фабрика значительно снижает за счет их себестоимость продукции</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Третья сиена пущена</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сейчас третья смена пущена уже почти целиком — всего в этой смене работает 928 ткацких станков (а надо пустить 1194). Пуск остальных 266 станков задерживается недостатком рабочих. Не хватает главным образом подмастерев и умелых рабочих. Администрация фабрики приняла ряд мер к вербовке недостающего количества рабочих, но результатов пока еще нет. Нужна здесь помощь отдела труда. В частности, временно, месяца на два — на три, можно было бы привлечь к работе инвалидов-ткачей, стоящих на пенсии. Кроме того, помощь фабрике временно также могли бы оказать рабфаковцы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Необходимо срочно добиться, чтобы все 1194 станка были пущены» («Призыв», 30 июля 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В антисанитарном состоянии находится магазин ЗРК при фабрике «Пионер». Зав. магазином ссылается на отсутствие уборщиц, они в отпуску по болезни. В магазине грязь на полу, на окнах стекла все унизаны мухами.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В подвале ЗРК грязь во всех продукто-хранилищах. Кроме того, подвал залит водой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Магазин ЗРК для каких-то целей хранит огромное количество тары, которая сейчас преет. Кроме того, в складах магазина находится утильсырье, которое необходимо бы давно сдать. В складе, бригада обнаружила два чана капусты прошлого засола. Куда эта капуста была предназначена? Неизвестно. Капуста протухла и издавала смердящее зловоние, но… ее куда-то берегли, вместо того, чтобы отправить на свалку» («Призыв», 27 августа 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«На фабрике «Пионер» выполнение промфинплана за 2 декаду августа характеризуется следующими показателями:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ф-ка должна была сработать 204907 станкочасов. Фактически же сработала 201648 станкочасов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Простой станков предусмотрен планом в 2069 станкочасов, фактически же он выразился в 4992 станкочасов, т.е. на 241 процент выше плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Выработка продукции по плану должна была составить 1798908 метров, а фактически выработано только 1542275 метров, что составляет 85,73 проц. выполнения промфинплана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Брак за декаду составил 21352 метров, т.е. на 18,69 проц. выше плана. 2-й разбор брака также выше плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Велик процент прогулов. За декаду он выразился в 11,42 проц., к общему количеству работающих на фабрике, в том числе самовольные прогулы составили 1,47 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Слабое выполнение промфинплана, главным образом, объясняется расшатанностью трудовой дисциплины, большими прогулами, текучестью рабочей силы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Профорганизация фабрики не перестроила своей работы для обеспечения выполнения промфинплана, цеховые профкомитеты не созданы, профуполномоченных в цехах не существует.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С новичками, пришедшими на производство в 3-ю смену, никакая работа не ведется.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Культурно-просветительная работа также отсутствует» («Призыв», 15 сентября 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«У ворот фабрики «Пионер» есть ларек местного ЗРК, торгующий хлебом и разными другими продуктами.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Недавно фабричная бригада, обследуя выполнение речи т. Сталина, обнаружила в ларьке много непорядков. Вокруг ларька набросано много всякого хлама. Внутри ларька тоже отсутствует гигиена, пол грязный. По словам продавца, пол не мылся уже целый месяц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продукты продавец получает по фактурам без веса. Это говорит о том, что в ЗРК отсутствует правильный учет продаваемых </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>продуктов. Продавец не знает сколько фактически он получил продуктов по весу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Хлеб доставляется в ларек черствый. Яблоки в ларьке процентов на 20 гнилые.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Непорядки в ларьке должны быть срочно устранены» («Призыв», 22 сентября 1931).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Между «Химпластмасс» и фабрикой «Пионер» заключен социалистический договор по выполнению соцпутевок.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В договоре имеются такие пункты:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>выполнить квартальное задание к 17 всесоюзной партконференции на 65 проц. и к райпартконференции на 40 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>По подшефным сельсоветам контрольное задание выполнить на 40 проц. к райпартконференции и на 65 проц. к всесоюзной партконференции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Помимо этого в договоре имеются обязательства: иметь постоянно одного представителя в подшефных сельсоветах, послать бригаду рабкоров в подшефные сельсоветы, поручив им наладить выпуск стенных газет и вести оперативное освещение хода мобилизации средств в фабричных многотиражках.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сейчас на фабрике «Пионер» идет организация бригад. Общефабричный штаб создан» («Призыв», 10 января 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» из рук вон плохо обстоит дело с ликвидацией неграмотности и малограмотности. На фабрике всего насчитывается 190 неграмотных и малограмотных. Обучается же всего только 74 чел.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Культполитсовет и фабком совершенно почти не развернули работу по вовлечению рабочих в заочное обучение.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Не развернута работа по вовлечению беспартийных в марксистско-ленинское воспитание. И тут такой же результат: на фабрике нет ни одного беспартийного рабочего, который бы был охвачен марксистско-ленинским воспитанием.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На фабрику каждый день вливаются новые в новые кадры рабочих, пришедших из деревни, которые еще не переварились в производственном котле. С ними особенно нужна широкая </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>культурная работа, широкое вовлечение их в марксистско-ленинское воспитание. Но фабричные профсоюзные организации не повернулись еще лицом к новому рабочему, совершенно забыли об этом новом рабочем, не наладили еще культурного обслуживания его.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Такая оппортунистическая недооценка культурно-массовой работы с новичками не может быть дальше терпима. По этой недооценке надо решительно ударить» («Призыв», 11 января 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Около миллиона метров недодала фабрика «Пионер» государству 1 в январе. Прорыв в первую голову ударил по тем фабрикам, куда идет в обработку суровье «Пионера». Одной только фабрике им. Свердлова (Москва) «Пионер» не додал 291000 метров суровья, сорвав тем самым производственную программу этой фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Удельный вес для фабрики «Свердлова» продукция «Пионера» составляет в 22 проц. Отсюда будет видно, насколько большой прорыв своей недоработкой «Пионер» вызвал на фабрике Свердлова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На «Пионер» сейчас прибыла бригада фабрики имени «Свердлова». В задачу бригады входит — выяснение причин недосыла суровья и установление тесного контакта с фабричными организациями путем взаимного участия в производственных конференциях, обмене опытом и т. д.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие фабрики «Пионер» должны ликвидировать прорыв и январскую недодачу суровья Свердлова покрыть в феврале, выполнив полностью и февральский план.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Биться за это — задача всех организаций, всех рабочих фабрики!» («Призыв», 16 февраля 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Гораздо хуже это дело на фабрике «Пионер». Здесь не нормальным ходом идет большое количество станков, иногда дающих «рабское» количество ударов, снижающееся до 190—180.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Давно идет разговор на фабрике об отрегулировке станков до нормы, но результатов пока не видно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Разговоры» не делают быстрого хода станков. И только благодаря этому фабрика недорабатывает от 6—8 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Механический цех ф-ки «Пионер» имеет штат в 64 человека. Одной администрации в цехе 5 чел. Из них старший механик и 4 помощника. Днем можно встретить три начальства: старшего механика, его заместителя и дежурного механика.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работа цеха не имеет загрузки. Сдельщина не введена. Рабочие механического цеха на поденной зарплате, получая от 3 р. 35 к. до 6 р. 50 к. в день.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Посторонних заказов механический цех не принимает, — да о них никто и не думает. «Зачем, мол, это нам? Получаем зарплату аккуратно и ладно».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Целый ряд должностей: кочегары, подвозчики, водоснабженцы, слесаря, истопники и др. установлен в четыре человека, по одному на дежурство. Непонятным становится, что же делает четвертый рабочий, так как никакой подсмены при перерывной неделе не делается.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Многое еще непонятно в механическом цехе. Для какой, например, цели иметь кровельщиков, каменщиков, печников, когда работы на ф-ке для них не находится.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ведь иметь 64 чел. в механической цехе на ф-ку с 1400 человек не слишком ли большая роскошь» («Призыв», 26 февраля 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» каждый базар бывает лишь по 2 — 3 колхоза и 9 — 15 индивидуальных колхозников. Из торговых организаций здесь торгуют главным образом ГОРТ и «Красный труженик». Горпо 8 марта приехало и сразу же уехало обратно, так как были одни лишь мороженые яблоки. Совсем плохо торгует здесь ЗРК «Пионера»: обороты его на своем фабричном базаре составляют только 26 — 56 руб.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Тоже самое, примерно, и на фабрике «Оргтруд».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Надо отметить, что торговые организации крайне неохотно выезжают на базары, а если и выезжают, то в большинстве не с теми товарами, которые нужны колхознику. Горпо, например, вывозило на фабрику «Оргтруд»… бусы и т. п.» («Призыв», 29 марта 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«Ф-ка будет вырабатывать миткаль широкого размера</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На «Пионере» в настоящее время вырабатывается миткаль двух номеров и марля. Из 1248 станков, находящихся на фабрике, 129 шт. так называемых «широких» с размером 2401 миллиметра и остальные станки в 802 миллиметра.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Такой разнобой в ассортименте станков и вырабатываемой продукции вполне естественно отражался на качестве продукции и затруднял ремонт разнородных станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Всесоюзный хлопчато-бумажный трест в настоящее время проводит по всем фабрикам стандартизацию станков и вырабатываемой продукции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Планом, разработанным ткацким отделом на фабрике, намечается выработка исключительно широкого миткаля № 483 и 484 двух размеров в 89 и 106,5 сантиметра.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Марлю фабрика вырабатывать не будет. Узкие станки, имеющиеся сейчас на фабрике, будут переброшены на другие фабрики. На всей площади производственных заданий будут расположены 1280 широких ткацких станков с прибором Иванова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Производительность станков принята при скорости 200 оборотов для станка размером 2198 миллиметров 4,03 метра в час и для станков размером 2401 миллиметров — 1204 метра миткаля.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все 280 станков в час должны дать 515 метров сурового миткаля. Реконструирован будет также и шлихтовальный отдел. Взамен существующих будут поставлены 4 шлихтовальные машины типа «Рюти», которые предположено разместить в старом ткацком корпусе. Сюда же будут переведены товарная контора, уточная, бухгалтерия и все фабричные организации.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На месте, занятом сейчас механическим отделом, будут установлены два пробных станка и одна узловязальная машина типа «Борбар-Кольман».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Весь уток намечается пропустить через увлажительные аппараты типа «Саржена».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В виду изъятия дизеля за ненадобностью в этом помещении будет раздевальня для рабочих — наверху предполагается организовать </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>столовую.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Весь план реконструкции фабрики, после обсуждения техсоветом, должен быть обсужден на сменных собраниях рабочих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Низкая квалификация большой части ткачих ф-ки «Пионер» сильно бьет по промфинплану.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В связи с пуском фабрики на три смены влились новые сотни рабочих, не имеющих нужных навыков о работе. В настоящее время производится также прием рабочей силы взамен ушедших с фабрики по разным причинам. Вливается новая рабочая сила. Фабричные организации обязаны ускорить повышение квалификации ткачей и обучить вновь пришедших на фабрику рабочих. С этой целью ткацкий отдел предполагает использовать останов фабрики на декретный отпуск, предполагается который с 18-го июня на две недели. Во время этого останова намечено проведение индивидуального ученичества неквалифицированных ткачей приблизительно на 100 — 120 человек. Каждый из обучающихся будет поставлен на ткацкий станок. На 8 станков будет назначен один квалифицированный ткач для ведения практических занятий.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Учеба на станках будет продолжаться в течение 6 часов в 1 смену и 2 часа будут заняты теоретическими занятиями по ткачеству. Теоретические и практические занятия будут проходить под руководством мастеров ткацкого отдела.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кроме этого намечается обучить слабую квалификацию подмастеров. Для них устанавливаются практические занятия по 3 с половиной часа и теоретические занятия по 5 часов в день.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так будут коваться кадры, необходимые для того, чтобы создать предпосылки к значительному скачку вперед в деле повышения производительности труда на фабрике» («Призыв», 17 мая 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Крольчатник фабрики «Пионер» — яркое доказательство одного из самых крупных достоинств кролика — его высокой плодовитости.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифры сами за себя говорят. Всего крольчатником фабрики был </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>куплен 31 кролик. Это было в мае. Прошло полтора месяца. И сейчас в крольчатнике — уже 93 кролика. 62 штуки или 200 проц. к закупленному количеству — это уже свой приплод.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Недавно, на районной выставке кролиководства, несколько кроликов с «Пионера» были премированы. Сам же крольчатник получил диплом первой степени за хороший уход за кроликами.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Премии заслужены. Среди обитателей крольчатника есть много ценных племенных самок и самцов. Большинство кроликов — породистые. Но недостаток тот, что пород много, здесь есть и фландры, и венские голубые, белые горностаевые и так далее. А на-днях три молодых кролика (две самки и самец), случайно купленные фабрикой у мальчиков, признаны приезжавшим на фабрику специалистом по кролиководству как английские великаны. Им полтора месяца, но они равны по росту четырехмесячным кроликам других пород, очень к тому же красивы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В настоящий момент из 93 кроликов имеется в крольчатнике 13 взрослых самок и 10 самцов. Покупались кролики в разных местах, по разным ценам — от 5 до 30 руб. По имеющимся сведениям, из числа завозимых в наш район с Нижней Волги кроликов 220 голов получит фабрика «Пионер». Как она готовится к приему этих кроликов?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Строятся клетки, на сегодня построено 87 (а потребность по плану — 400). Раньше часть кроликов помещалась во временном помещении — рядом со свинарником. Сейчас они переводятся уже все в новое помещение. Постройку клеток и вообще оборудование крольчатника ведет стройконтора жилсоюза. Все материалы имеются, но работа идет медленно, рабочие часто прогуливают в последние религиозные праздники отдельные рабочие по 2 — 3 дня не являлись на работу. В результате есть угроза, что к моменту прибытия кроликов с Нижней Волги полностью клетки готовы не будут. Жилсоюзу надо немедленно взять ударные темпы в работе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>О клетках надо сказать особо.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клетки крольчатника «Пионера», по своему качеству, являются </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>образцовыми, значительно лучше, чем почти во всех других крольчатниках города. Делаются они по типовому проекту, утвержденному Наркомземом.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Устраиваются и устанавливаются клетки сплошными рядами — по 6 клеток в ряду, сзади другой ряд тоже с шестью клетками. Клетки на подставках, примерно около 70 сантиметров от пола сарая. Задняя стенка клеток и крыша — сплошная из досок, а перегородки между каждой из шестью клеток в ряду, а также и передние стенки — из деревянных брусков. В передних стенках — дверки с сеткой, рядом с дверкой — кормушка. Пол в клетке — двойной. Первый пол из деревянных брусков, причем он состоит из двух половинок, каждая из них свободно вынимается, что очень важно для очистки. Нижний пол — сплошной, из досок, покатый, с особым лотком для нечистот. Такая система полов очень сильно облегчает очистку клеток и ее особенно одобряет зав. крольчатником т. Трифонов — старый кроликовод — практик. Он предостерегает все крольчатники района от устройства клеток с выдвижными ящиками для нечистот (а именно такие ящики в большинстве у нас и делаются).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На постройку клеток употребляются разные отходы лесоматериала. Стоимость клетки в среднем около 20 руб.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Закупали кроликов, организовывали крольчатник фабрикоуправление и фабричные организации. ЗРК же «Пионера» берет на себя только расходы по зарплате кролиководу. И больше ЗРК мало чем помогает крольчатнику, в частности, не заботится о кормах. Никаких кормов от ЗРК сейчас крольчатник не получает, кролики живут почти на одной траве. И все же они сравнительно хорошо упитаны, здоровы. В этом главная заслуга принадлежит кролиководу тов. Трифонову.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Когда иду за травой — косу не беру с собой. Рву руками, стараюсь как можно больше нарвать дикого клевера, который кролики очень любят. Если узнаю, что в фабричной столовой остается от обеда вареный картофель — добьюсь, что мне его отдадут для кроликов,— рассказывает тов. Трифонов. — Корм даю </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>три раза в день — в 7 часов утра, в 12 дня и в 5 часов вечера.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Тов. Трифонов любит кроликов, внимательно за ними ухаживает. В клетках — чисто. Молодняк гуляет днем на лугу в садке.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Комсомольская организация фабрики организовала посев овощей и овса для кроликов. Посеяно 1 га овса, 1 га вики и 8000 корней кормовой свеклы. Сейчас горсовет отвел участок леса и на-днях комсомольцы начинают заготовку веточного корма. Работники ф-ки говорят, что на зиму кролики кормами будут обеспечены. Встает лишь другой вопрос: отведенный для кроликов сарай может оказаться в скором времени тесным. В нем можно разместить лишь около 300 голов. На фабрике же их будет больше. И надо сейчас же поставить вопрос о подыскании еще одного добавочного помещения или о постройке нового» («Призыв», 22 июля 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На областной конкурс на лучшего подмастера, ткачиху, бригадира на фабрике «Пионер» выделили лучших ударников, систематически выполнявших план: двух подмастеров — Чуева и Евдокимова, ткачих — Степанову, Лебедеву, Наследникову и бригадира Голубенкова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но фабричный комитет, партийный и комсомольский комитеты подошли к конкурсу формально.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За организацию конкурса отвечает в первую очередь директор по массовой работе т. Вавилова, но и со стороны дирекции также ничего не сделано.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Учет работы выделенных товарищей на конкурс никто не ведет. Как эти товарищи работали до включения в конкурс и как работают теперь, никто не знает» («Призыв», 17 сентября 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Бюро райкома партии предложило директору «Пионера» тов. Кураеву, в целях закрепления рабочих на фабрике и ликвидации текучести, не позднее 25 октября организовать доставку рабочих из отдельных мест на фабрику и обратно; приступить к ремонту и закончить к 1 декабря ремонт дома для общежития рабочих фабрики, переданного горсоветом» («Призыв», 22 октября 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Всего нужно сейчас 25 квалифицированных ткачей. За последние три дня вербовка не проходила. Только 25 октября организации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>послали в Доброе и Красное 4-х вербовщиков» («Призыв», 26 октября 1932).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На 2 ноября полностью себя обеспечила квалифицированными ткачами и подсобными рабочими. Завербовано свыше 125 чел. (нужно было. 125 чел.). И все же станки простаивают. На 2 ноябри стояло 60 станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Почему стачки не работают? Из-за прогулов. Так 2 ноября не вышло на работу 8 чел.» («Призыв», 3 ноября 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Фабрика «Пионер» из-за неподачи тока простояла 3434 станко-часов и недовыработала 313876 метров ткани. Из-за отсутствия пряжи простой станков выразился в 83711 час. Недовыработано — 751158 метров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Таким образом, за ноябрь фабрикой план выполнен только на 68,94%» («Призыв», 9 декабря 1932).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Ведущие в конкурсе</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Я дерусь за лучшие показатели</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Коммунистка Мария Огнева, ткачиха фабрики «Пионер», знает, что не к лицу большевичке не выполнять промфинплан; Огнева хорошо знает, что каждый коммунист, прежде всего, передовой во всех отношениях, а в частности в выполнении промфинплана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работа Огневой характеризует ее с самой лучшей стороны, как передовой ткачихи: за ноябрь выработка у Огневой была 104,5 пр., брак ниже плана на 0,3 проц. За 22 дня декабря план выполнен на 105,5 проц. Брак снижен до ноля.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Тов. Огнева — первая участница внутрифабричного конкурса на лучшего ткача и подмастера.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Я включилась в конкурс и дерусь за лучшие показатели, — говорит она.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За большевистскую борьбу, за выполнение промфинплана областное жюри выдвинуло Огневу на всесоюзный конкурс ткачей и подмастеров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Заботливое отношение к станкам, высокая выработка создала Огневой авторитет среди рабочих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Ну, про Огневу, этого действительного огня в работе, говорить не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>приходится. Передовая, как есть, крепкую выдержку надо, чтобы ее догнать в работе, — говорят ткачи.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Тов. Огнева — это прямое претворение слов вождя рабочего класса тов. Сталина:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— «реальность нашей программы — это живые люди».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Маркова Пелагея — лучшая из лучших ткачих фабрики «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Так надо работать всем ткачам района</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Маркову Пелагею на фабрике «Пионер» знают все рабочие. Знают, как лучшую из лучших ткачих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ударница Маркова Пелагея на «Пионере» работает с 1925 года. За свою ударную работу Маркова неоднократно премировалась.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Маркова Пелагея действительный ударник труда, ударница пятилетки, целью которой в работе всегда является: дать выработку выше плана и безбрачную продукцию.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вступив во внутрифабричный конкурс на лучшего ткача и подмастера одна из первых на фабрике, Маркова с первых же дней конкурса развивает усиленные темны в работе. И она достигает цели: за ноябрь выработка 115 проц. Брак ниже нормы на 0,6 проц. За 22 дня декабря промфинплан выполнен на 104 процента, брака нет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Областное жюри выдвинуло Маркову на всесоюзный конкурс.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Я должна оправдать доверие областных организаций — говорит Маркова, — я буду всеми силами стараться, чтобы как можно больше выработать метров ткани и добиться первенства во всесоюзном конкурсе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Каждая ткачиха фабрик «Пионера» и «Оргтруда» должны держать равнение на Маркову.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» в течение первой пятилетки выработала 158.798.000 метров ткани.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На вторую пятилетку перед фабрикой поставлены чрезвычайно ответственные задачи. По разработанному трестом плану, за пять лет фабрика должна будет выработать 202 миллиона метров </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>миткаля.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кроме того, с 1934 года фабрика должна будет организовать новое производство - выработку так называемого бельтинга. Бельтинг — это хлопчатобумажный ремень. На резиновых предприятиях этот ремень будет прорезиниваться и затем пойдет главным образом для сельско-хозяйственных машин. До сих пор Советский союз испытывал большой недостаток в приводных ремнях» («Призыв», 1 января 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«За 4 января выработка — 101,2 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За 6 января выработано 208539 метров — 88 проц. Брак второго разбора — фабрика уложилась в норму. Брак ниже нормы на 0,30 проц. Простои — 6,5 проц. Недоработано за этот день 28198 проц.» («Призыв», 8 января 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Фабрика «Пионер» за 7 января выработала 228615 метров ткани — 96,6 процента. Брак второго разбора ниже плана на 0,47 процента. Брак ниже плана на 0,9 процента. Простой выше плана на 4,4 процента. Недоработано 8122 метра.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За 8 января выработано 218953 метра — 92,4 процента. Брак ниже плана на 0,44 пр. Брак 2-го разбора ниже плана на 0,38 проц. Простой станков ниже плана на 0,1 проц. Недоработано 17784 метра. Всего с начала месяца фабрика недодала — 119502 метра» («Призыв», 10 января 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Фабрика «Пионер». За 10 дней января промфинплан выполнен на 94 проц. Недоработано за декаду 126404 метра ткани. Брак ниже плана на 0,5 проц. Брак второго разбора выше плана на 0,8 проц. Простой станков выше плана на 0,5 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За 13 января выработано 226878 метров ткани — 95,8 проц. Простои выше плана на 0,6 проц. Брак ниже плана на 0,53 проц. Второй разбор ниже плана на 0,6 проц. Недоработано 98059 метров» («Призыв», 15 января 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Областной слет ударников — участники конкурса:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Маркова П. — за ноябрь, декабрь, январь имеет выработку от 104 до 115 процентов. Брака нет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Огнева — за ноябрь,. декабрь, январь имеет выработку от 94 до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>104 проц. безбрачной продукции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Лучший подмастер Чешков П. — за январь его комплект выполнил на 98 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>От ИТР лучший ткацкий мастер (первой смены) тов. Осанов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Маркова A.П. — это действительная ударница социалистического труда.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Как лучшая ударница Маркова П. не раз премировалась. В 32 году она в качестве премии получила путевку на курорт.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ее показатели за ноябрь, декабрь, январь — от 104 до 115 проц. безбрачной продукции. Недаром областное жюри выдвинуло ее оспаривать всесоюзное первенство на лучшего ткача.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Для Марковой нет разницы ни в дневной, ни в ночной работе. Ее выработка в ночной смене также свыше 100 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Раз пришла на ночную работу на фабрику, то надо также смотреть в оба, как и днём,— говорит она.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Этого еще нет у большинства ткачих. Дневные смены у них бывают с хорошими показателями, а в ночные они «съезжают».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Делясь опытом своей работы, Маркова указывает на то, что многие ткачихи при обрыве нити занимаются подолгу с одним станком, в то время, как другие ждут только пуска.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Надо дать ходить станкам, которые ждут лишь пуска, а затем же уже заниматься с обрывом,— предлагает она.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Маркова рекомендует при уходе от станков по тем или иным причинам осмотреть, велика-ли початка, с таким расчетом, чтобы станки за время отсутствия были в работе, а не простаивали.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— При переходе на шесть станков я также буду работать, как и теперь! — заявляет т. Маркова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Подмастер тов. Чешков работает всего лишь 1 ½ года. Еще недавно он кончил школу ФЗУ. Это, пожалуй, самый молодой подмастер на фабрике «Пионер». Но в работе — опытный подмастер. Больше того, его комплект не имеет на сегодня равных себе по выработке плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В декабре его комплект имел 100 процентов выработки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Это в его комплекте дают больше 100 процентов ткачихи: Петрунина, Якутина и Тихонова. Много у него и молодых ткачих. В январе комплект тов. Чешкова дал 98 проц. выработки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В чем «секрет» успеха работы его комплекта?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Уже по приходе на смену надо точно знать состояние комплекта,— говорит тов. Чешков. — Об этом должен сообщить сменщик и сам должен сделать осмотр станков. Все неполадки должны быть устранены в самом начале работы смены. Это гарантия того, чтобы не «зашиться».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В деле выполнения плана большое значение имеет регулировка хода станков с установкой наводки ремня на полный рабочий шкив.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Указания на ход брачной продукции и другие неполадки я делаю ткачихам во время работы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Громадное значение в выполнении плана имеет сработанность подмастеров комплекта всех трех смен.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При нашей согласованной работе подмастер рассказывает своему сменщику о точном состоянии комплекта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Зачастую, мы, подмастера своего комплекта, в день отдыха фабрики заходим в комплект. Подошьешь ослабший ремень, подтянешь ослабший подшипник — словом подгонишь ту работу, которую не успеваешь сделать перед выходным днем.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Надо любить вверенный комплект и знать работу своих станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Тов. Чешков выбран на областной слет ударников.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачиха Попкова из молодых и по возрасту и по стажу работы. На фабрику она пришла колхозницей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Попкова за короткий срок работы на фабрике «Пионер» вполне усвоила ход станка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Я прежде всего хорошо изучила станок, в этом теперь главное,— говорит она.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Я уже теперь сама исправляю некоторые неполадки в станках.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— Чтобы избежать брака, надо хорошо заводить станок и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>побольше проявлять старания в работе.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Я слежу за исходом початка и немедленно при окончании нитки останавливаю станок и пускаю его вновь с целым початком. Это имеет не малое значение в борьбе с браком.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ни одного метра брака и 112 процентов выработки за январь дала эта молодая, но опытная ударница-ткачиха Попкова, — участница внутрифабричного конкурса» («Призыв», 17 февраля 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Работа за первую декаду февраля. Выработано 2042385 метров — 95,86 проц. Брак уменьшен против нормы на 0,10 проц. Брак второго разбора выше плана на 5,19 проц. Простой оборудования ниже плана — 0,71 проц. Недоработано за 10 дней — 88255 метров» («Призыв», 20 февраля 1933).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC491CB" w14:textId="3F0F6D31" w:rsidR="00B437F5" w:rsidRPr="00EA0293" w:rsidRDefault="0009373B" w:rsidP="00B437F5">
+    <w:p w14:paraId="655D8634" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="0009373B" w:rsidP="00841EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Подшефники фабрики «Пионер» бойцы влад. полка по-боевому борются за продвижение военных знаний в массы рабочих. Бойцами, при помощи фабричных организаций, организовано 9 военных кружков: в каждой смене по 3 кружка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Руководят кружками непосредственно бойцы. Благодаря их хорошей теоретической и практической подготовленности, посещаемость кружков высокая.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Всего кружками охвачено около 200 рабочих. Самое активное участие в военной работе принимают комсомольцы. Ими распространено 24 противогаза среди рабочих. С помощью комсомольцев и подшефников на фабрике организован военный уголок.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Бойцы дали обязательство: к 15-й годовщине Красной армии подготовить 30 лучших стрелков и это обязательство выполнили.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Во время проверки бригадой военно шефской работы рабочие и фабричные организации с большим одобрением отзывались бойцов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Ребята, брат, на все сто! Ни одного случая опоздания их на занятия. А что скажут,- так на деле выполнят.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все же наряду с положительными сторонами в военной работе есть и недостатки. Охват рабочих кружками еще недостаточен. Учет успеваемости по стрельбе хотя и ведется, но кто отстает и кто </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>лучший стрелок об этом показатели не вывешиваются. Не практикуется коллективных просмотров военных кинокартин.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Необходимо отметить и безобразное отношение райсовета ОСО. Руководитель его тов. Грибков обязался в кружке противовоздушной обороны организовать несколько лекций. Ha-днях рабочие двух смен, в количество 430 чел., прождав 30 минут лекторов, так и разошлись. Райсовет также абсолютно никаких указаний не дал и по линии подготовки к годовщине РККА» («Призыв», 22 февраля 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» работает 886 женщин — ткачих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>886 работниц встречают международный женский, день, включившимися поголовно во внутрифабричный конкурс на лучшего ткача и подмастера. На фабрике сейчас нет ни одной ткачихи, стоящей вне конкурса.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вот лучшие ткачихи — участницы конкурса: - Максимова (женделегатка), выполнившая за февраль производственную программу на 108,1 процента, Царькова (женделегатка) — 105 проц., Егорова А.А. — 108 проц., Анисимова — 105,5 проц., Семина — 104 проц., Чиркова — 104 проц., Фодорова — 104,1 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Всего за февраль 50 ткачих выполнили и перевыполнили план, дав безбрачную продукцию.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Однако разрыв огромный, т.е. 836 ткачих фабрики «Пионер» недовыполнили план за месяц, в результате за февраль производственная программа всей фабрики выполнена на 95,85 процента.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приближается 8-е марта — международный женский день. Этот день должен быть ознаменован упорной работой женщин-работниц на всех участках социалистического строительства. Каждая работница ткачиха «Пионера» должна усиливать свою борьбу за производительность труда, за качество продукции с тем, чтобы ежедневно выполнять свой промфинплан, с тем, чтобы после празднования 8 марта закрепить темпы работы, с тем, чтобы к первому апреля — финишу всесоюзного, областного и внутрифабричного конкурсов придти с победой в выполнении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>решений январского пленума ЦК и ЦКК ВКП(б)» («Призыв», 5 марта 1933).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«По улице Ильинская-Покатая, дом № 5, проживает ткачиха фабрики «Пионер» Петрова-Куркина, которая помимо полученных на всю семью хлебных карточек на «Пионере» получает еще по две карточки на человека в торПО. Продукты получает по одним карточкам в ЗРК фабрики «Пионер», по двум — в горПО № 4 (улица Фрунзе) и по трем карточкам — в горПО № 1. Получаемый по карточкам хлеб продает на рынке.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В феврале месяце райснабу об этом сообщалось, но он почему-то не принял никаких мер.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На март месяц Петрова-Куркина снова получила 3 комплекта хлебных карточек. Вместо полагающихся на семью 7 карточек — 3 рабочих и 4 детских она получила 23 карточки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1932 году Петрова-Куркина судилась за незаконное получение продуктов из магазина № 8 горта, но это ее не исправило.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Надо принять более решительные меры» («Призыв», 12 марта 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачиха Шмырева делится опытом своей работы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Я на фабрике «Пионер» работаю семь лет. За это время я хорошо изучила технику станка и меня считают хорошей ткачихой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При функционалке наше гнездо план не выполняло. При переходе на восьмерки я включилась в конкурс и в первый же месяц (ноябрь) выполнила план на 100,4 проц., в декабре я выполнила план на 101,3 пр., в январе на 101 проц. и в феврале на 100,5 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Моя система работы, обеспечивающая успех в выполнении плана, заключается в том, что при заступлении на работу я тщательно проверяю свои станки и при выявлении отдельных дефектов докладываю подмастеру или устраняю сама, а также проверяю и смазку станка и уладку челнока. Такие неполадки, как отвернутая или ослабленная гайка, допнутая прижимка погонялки, оборвется веревочка у ремизов, приводной ремень работает не на полном шкиве — все это я устраняю сама, без помощи подмастера и это на много облегчает мою работу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Кроме этого, при заступлении на смену, проверяю полотна, — нет ли на них близны, разводов, недосек и т. д., которые могут быть причиной брака.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С начала конкурса у меня были «грешки» с браком.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Изжития брака я добилась путем внимательного отношения ко всем мелочам, порождающим брак. Когда станки работают и заряжены запасные челноки, в это время я осматриваю основы — нет ли оборванных нитей, и если они есть — подвязываю их, а если вышла нитка — завожу из кромки и, как только нитка снова появится завожу на свое место. Также не допускаю закрещивания основы, что избавляет меня от лишней рвани.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Если ослабнет основа или опустится кромка. — это может быть причиной отрыва, — тут же натягиваю и, если по недосмотру получается близка или подоплетина — их никогда не пропускаю, а разрабатываю. Я даже разрабатываю отрывы, так что этот товар идет в безбрачную продукцию, тогда как у других ткачей это неизбежный брак.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При ликвидации отрыва и обработке новой основы не даю стоять другим станкам, так как у одного станка больше трех минут не работаю. Таким путем я добиваюсь, чтобы у меня станки не стояли ни одной минуты, а когда остановятся сразу несколько станков, пускаю тот, за которым меньше работы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вот как я добиваюсь ежемесячного выполнения производственной программы и совершенно безбрачной продукции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Таких результатов может добиться каждая ткачиха. Лишь было бы желание овладеть техникой станка и решимость выполнить план.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачиха фабрики «Пионер» Шмырева» («Призыв», 17 марта 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Больше того: около фабрики, где намечалась спортивная площадка поставлены столбы для турников и других спортивных приспособлений. Осталось приделать шесты и ввинтить кольца. Чего проще: дело двадцати минут. Но это только так кажется непосвященным. На «Пионере» — это вопрос «принципиальный».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабком уверяет, что ввинтить кольца обязанность дирекции, а дирекция говорит — фабкома.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Около декады стоят столбы перед окнами фабрики и неизвестно, когда же наконец откроется спортивная площадка» («Призыв», 29 июня 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В ряде комплектов 4-го зала фабрики «Пионер» оборудование продолжает быть в довольно неудовлетворительном состоянии. Ясно, что нездоровые станки снижают выработку, делают брак.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Что мы обнаружили в 16 комплекте? Подходим в станку № 619 и первое, что мы выявили — это требуется сменить челночницу. Она выработалась, муфта на ней не держится, а поэтому происходит частый останов станка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Такое же положение и со станком № 723, 18 комплекта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>У станка № 658 станочники с вилочкой находятся в явно негодном состоянии, вилочка работает неточно, станок останавливается.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>А вот у наводок станка № 620 нет прижимных болтов, отчего часто вылетают клинок, чека. Эта неисправность станка, главным образом, отражается на увеличении брака.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 17 комплекте у станка № 720 мы обнаружили неисправность каретного подшипника, а поэтому получается слет зубьев с обоих шестерен и станок останавливается.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Осматривая оборудование в комплекте № 19, мы выявили у станка № 838 выработанность отводного движения, в результате чего станок не дает тех оборотов, которые бы должны быть.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На эти «мелочи» в работе станков 4 зало должно немедленно обратить внимание весь подмастерский состав и ИТР «Пионера». Устранить неполадки, сделать станки здоровыми — вот задача на сегодняшний день «пионерцев» («Призыв», 14 августа 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«За перевыполнение августовского плана и за хорошую работу в первые дни сентября 27 ударников фабрики «Пионер» премированы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Первую премию — по одеялу и зеркалу - получили ткачиха Жбанкова и ее помощница Плаксина. Еще молодая ткачиха-комсомолка Жбанкова все время перевыполняет план, посещала техкружок и сдала техэкзамен на право работать на станках, получив отличную отметку. Жбанкова еще больше обязалась </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>повысить свою выработку.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За большой производственный сдвиг в работе старого корпуса премирован подмастер Зайцев. Премия т. Зайцеву выдана промтоварами по его выбору.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Премированы также лучшие ударники браковщики, проборщицы, рабочие механического цеха и пригородного хозяйства» («Призыв», 23 сентября 1933).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="008000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В конце 1933 года некоторые производственные здания фабрики были переданы вновь возникшему механическому заводу (грамзавод), предшественнику нынешнего завода «Точмаш». Вместе с тем на заводе развернулось строительство новых производственных корпусов и сооружений. Выпускались в то время на предприятии патефоны, до 150 тысяч штук в год.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1934 г. фабрика «Пионер» имела 1170 станков. Количество работающих на фабрике увеличилось с 1280 чел. в 1931 г. до 1421 чел. в 1934 г., в том числе производственных рабочих – с 1206 чел. в 1931 г. до 1309 чел. в 1934 г., или 7,71%, при росте валовой продукции в денежном выражении против 1931 г. на 13%.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике 29 инженерно-технических работников. Зарплата рабочего растет из года в год – она возросла против 1931 г. на 75,2%. Увеличение зарплаты в значительной доле происходит за счет механических надбавок, утвержденных вышестоящими организациями. Соотношение показателей производительности труда и зарплаты в 1934 г. улучшилось. Получен небольшой перевес в росте производительности труда над зарплатой. На фабрике «Пионер» имел место очень большой брак. Вместе со вторым разбором он достигал 35-40% выпускаемой продукции. Так продолжалось вплоть до конца 1933 года. После того, как 17 съезд партии перед текстильной промышленностью поставил задачу – «резко улучшить качество хлопчато-бумажных и льняных тканей» борьба с браком повелась более решительно и эта борьба по фабрике «Пионер» дала хорошие результаты.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Борьба за качество продукции ведется путем усиления </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>технического надзора за ходом производства. Установлено более внимательное наблюдение за наладкой оборудования; производится воспитательная работа; практикуется премирование за полное выполнение плана и безбрачную работу. С другой стороны принимаются меры репрессивного характера (понижение расценок за брачную продукцию).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика включилась в конкурс на лучшую фабрику по ИПО и соревнуется с фабрикой «Оргтруд». Происходит соревнование между цехами и внутри цехов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Простои по фабрике значительны. Причины простоев в основном сводятся к перебоям с сырьем и не подаче электроэнергии.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1934 г. по фабрике произведена реконструкция, суть которой заключается в том, что одно зало, до сих пор не полностью использовавшееся приготовительным отделом, переоборудовано под ткацкий цех. Это позволило увеличить число станков с 1248 до 1280 и улучшило условия работы. На реконструкцию и другие цели фабрике отпущено 76 000 руб. С завершением реконструкции фабрика достигла по количеству оборудования предельной мощности. В дальнейшем планируется переход на широкие станки, что позволит более рационально использовать площадь производственных цехов и перейти к освоению более высших сортов суровья.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Около 300 ткачих и подмастеров фабрики «Пионер» первого января собрались на слет ударников.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С докладом о работе фабрики за год выступил директор тов. Заболотнов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Годовой итог роботы фабрики «Пионер» нельзя назвать удовлетворительным. Недоработаны сотни тысяч метров ткани. Годовой план по выпуску валовой продукции выполнен на 80-83 проц. Велик брак. Он превысил все технически возможные нормы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тов. Заболотнов рассказывает о постановлении правительства «Об ответственности за выпуск брачной продукции». Это постановление обязывает ткачей «Пионера» работать лучше, давать высококачественную ткань, а не портить «белое золото» — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>хлопок.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В первом квартале этого года фабрика должна будет выработать 17 с лишним миллионов метров ткани. По отношению к четвертому кварталу программа увеличивается. Значит надо будет работать лучше, работать не так как, сейчас, давать продукцию, которой фабрика могла бы гордиться» («Призыв», 2 января 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Директор пригородного Ларин заявляет:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Дальше работать нельзя... Хозяйство умирает.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Причина — нет средств. Дирекция фабрики должна пригородному, но деньги не платит, должен и фабком. Несколько раз Ларин ходил за деньгами, но вместо денег его обозвали кляузником... С 1 апреля Ларин решил уйти с работы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Хозяйство к севу не готово. Навоза вывезено только 955 тонн, вместо 1465. Недостает теговой силы, не хватает некоторых семян, не закончен ремонт инвентаря.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Панические настроения Ларина совершенно неосновательны. Не дезертировать, а бороться, за полную подготовку к севу — вот задача. Средства можно и надо найти. Треугольник фабрики должен помочь своему хозяйству» («Призыв», 24 марта 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Пионер» (Треугольник — Лаудина, Заболотнов, Степанов, директор пригородного хозяйства — Ларин). Семенным материалом хозяйство обеспечено, всхожесть семян от 79 до 95 проц. Плохо с тяговой силой: не хватает трех лошадей, четыре лошади слабые. Корма заготовлены сполна. Недостает шести рабочих. Вывозка удобрений проходит недопустимо медленно, нужно вывезти 323 тонны навоза. С.-хоз. инвентарь отремонтирован» («Призыв», 8 апреля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» нет заграждений около моторов 27, 28 и 32, полы выбиты, отчего недавно произошел несчастный случай. Не раз говорилось старшему механику Тепферу, охране труда — Царевой, но меры к устройству ограждений не приняты» («Призыв», 16 апреля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«На фабрике «Пионер» к 1 мая премируются 40 лучших ударниц-ткачих. Среди премируемых: Вавилова, Бажанова, Малинина, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Петухова и Стригина. Они с января 1934 года работают совершенно без брака и систематически перевыполняют план выработки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Найденова, Ильина, Анисимова, Покрышкина и Голубенкова выполнили план первого квартала и апреля на 111—113 проц. и дали брака меньше установленной нормы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Лучшие из лучших по выполнению плана — ткачихи Горшкова и Котова. Они, работая на четырех станках, каждая в январе выполнили план на 112 проц., в феврале и марте — на 119 проц. и в среднем, включая апрельскую работу выполнили план на 115 проц., брак ниже нормы» («Призыв», 29 апреля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Директор фабрики «Пионер» Заболотнов издевается над подшефной школой</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Наступает летнее время. Школы совместно с предприятием, засучив рукава, должны бороться за образцовую подготовку к новому учебному году.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ФЗД № 3 провела подготовительную работу: проведены на предприятиях собрания рабочих, родителей и учет всех подлежащих обучению в 1934-35 учебном году.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кроме того, школа закрепила педкадры и приступила к началу ремонта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Шеф — фабрика «Пионер» — пока еще не думает о школе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Директор фабрики Заболотнов в беседе с зав. школой предупредил: «у нас денег на ремонт шкоды нет, материала для ремонта нет, рабочей силы нет и вообще у вас смета, у нас другая и вы пожалуйста не попрошайничайте, все равно мы вам дать ничего не можем».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Отсюда понятно: если фабрика дала зимой 1 к. м. дров, то сейчас требует за него уплатить 30 р. 70 в., иначе — суд. Видимо фабрика забыла, что в 1932 году брала у школы взаимообразно 30 к. м. дров и не возвратила.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Также обстоит с политехнизацией. Фабрика дала для мастерских 15 досок и требует 26 руб.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вот как помогает шеф — фабрика.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Школьный совет, родительское собрание и собрания рабочих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>предприятия просят партком и фабком заставить дирекцию помогать школе в ее подготовке к новому учебному году» («Призыв», 10 мая 1934).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Со станков фабрики «Пионер» в январе—марте 1933 года сходило 43 проц. брачного полотна. Не лучше было с качеством и на «Оргтруде». Ликвидация обезлички, введение персональной ответственности и пониженной оплаты за брак, проведение ряда рационализаторских мероприятий и техминимума, повысившего квалификацию ткачей, дали хорошие результаты и благоприятно отразились на качестве продукции. Январь—март 1934 года наши фабрики работали лучше. Фабрика «Пионер» снизила брак в три раза. Имеется снижение и по «Оргтруду».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Апрель текстильщики работали еще лучше, но все же брак как на «Пионере», так и на «Оргтруде» значительно превышает норму, установленную планом. «Оргтруд» при норме 2,4 проц. в апреле дал 5,36 проц. и «Пионер» при норме 3,5 проц. дал 6,27 проц. брака.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Это говорит о том, что не все большевики-текстильщики усвоили задачу, поставленную съездом партии: «резко улучшить качество хлопчато-бумажных и льняных тканей», и не бьются за нее по-большевистски.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Например, группарторг Репков Петр («Оргтруд») ждет особой директивы, чтобы начать борьбу с браком. Он не знает, как работают коммунисты его группы. Неудивительно, что отдельные члены партии из группы Репкова дают брак выше нормы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На той же фабрике рабочие коммунисты из партгруппы Ильиной дают хорошие образцы работы. Сиднева, Комарова и сама с группарторг Ильина работают совершенно без брака, выполняя план выработки на 106—114 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В партгруппе Широкова (фабрика «Пионер») половина коммунистов не выполняет плана выработки, четверо дают брак выше нормы. В этой группе жесткой борьбы с браком не ведется.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Борьба с браком во многом зависит от своевременности его выявления, от правильного учета. На фабрике «Пионер» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>технический отдел считает, что им сделано все — учет ведется по установленной форме и сводки ежедневно успевают в 12 час. Но качество этих сводок не всегда высокое. Ткачихе Андриановой за апрель вывели 102 проц. и брак 4,4 проц., при проверке же оказалось 107 проц. выработки и без брака.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» после длительного периода невыполнения плана в количественном и качественном отношении в первом квартале 1934 года близко подошла к 100-процентному выполнению плана и одновременно улучшила работу в качественном отношении.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Основными видами пороков в прошлом являлись недосеки и забоины, происходившие из-за отсутствия недосечных приборов и общей разладки станка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Устраняя это путем планово-предупредительного ремонта, периодической поверки станков, производящих брачную продукцию и одновременно улучшая работу приготовительного отдела, достигнуто снижение брачности по всем сортам.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все же необходимо отметить, что по отдельным сортам (например, миткаль № 12) брак особенно велик. План в апреле по миткалю недовыполнен по браку на 1 проц. и по-2-му разбору на 3,27 проц. На этом участке должна быть усилена борьба всех рабочих и технического персонала для окончательного изжития брака» («Призыв», 13 мая 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«За 19 дней мая сработано 3.555.778 метров ткани или — 89,8 процентов месячного плана. Брак снижен против нормы на 0,10 проц., второй разбор на 0,13 проц. Простой выше плана на 1,28 проц.» («Призыв», 22 мая 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«(Статья мастера 2-й смены 3 и 4 этажа тов. Уркалова)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Показатели удельной выработки 3 и 4 зала второй смены за май выше других зал фабрики «Пионер».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Третий зал дал 100,4 проц. нормы, четвертый — 95,4 проц. Брак ниже нормы. По третьему залу — 0,5 проц., по четвертому — 0,8 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Все же мы работаем плохо, не так как следовало бы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Возможности есть. Отдельные комплекты — 14-й, 17-й — работают хорошо. По ним равняться другим.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Этого мы добьемся, если будем спрашивать хорошей работы с каждой ткачихи. Сейчас у нас есть две группы ткачей — систематически перевыполняющие норму и, наоборот, — систематически недовыполняющие.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачихи Баринова, Аггеева, Федорова, Козлова, Маркова дают от 102 до 112 проц. выработки. Они забыли, когда делали брак, выпускают высококачественную продукцию.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачихи Данилова, Каляева, Груздева, Сибирева дают немного больше 90 проц. выработки и в большинстве брачной, в два-три раза превышающей норму. Подтянуть работу этих ткачих до передовых, следить за каждой ткачихой и помогать ей — это дело каждого участкового мастера и подмастера. Мы, мастера и подмастера, виноваты, что еще не конкретно подходим к каждой ткачихе.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Если взглянуть на станки бракоделов, то их можно сразу отличить от станков лучших работниц. У бракоделов станки «неряхи», в пуху и грязи. Надо заставить работниц ухаживать за своим оборудованием, держать его в чистоте.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Секретарь обкома партии тов. Николаева, посетив фабрику, указала нам, что она очень загрязнена. Тов. Николаева приехала второй раз. Мы к этому времени кое-что сделали, в корпусах стало чище.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Вот видите, — сказала тов. Николаева, — ваша фабрика может быть образцовой, показательной по чистоте и вы обязаны сделать ее такой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Теперь со стороны каждого участкового мастера принимаются меры, чтобы в фабрике было всегда чисто. Каждый мастер старается сдать свою смену другому мастеру в порядке, следят за чистотой проходов, окон.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Но этого мало. Наша задача — заставить каждого подмастера и ткача ухаживать за своим рабочим местом. В чистой фабрике радостнее труд. Постыдишь грязнуху ткача или подмастера, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>глядишь на другой день у станков чище.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работница Каляева плохо чистила станки. Я ей сказал, стал наблюдать за тем, как она производит чистку и теперь ее станки стали чище. Подмастера Постнов и Нестеров при заправке оставляли концы на проходе, разбрасывали ремизки. Их тоже пришлось постыдить. Долго ли подмастеру убрать после себя. Дело пустяков не стоит, а в комплекте будет чисто.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Грязь порождает брак. С этим врагом качества надо бороться.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Главный бракодел — подмастер Елисеев</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» самым отстающим является 12 комплект. Он систематически не выполняет план и дает большой брак. За май комплектом план выполнен на 86 проц., из них 6,5 проц. брака.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Причина плохой работы заключается прежде всего в том, что подмастера комплекта безобразно относятся к работе. Например, подмастер 3-й смены Елисеев грубо обращается с ткачами, он не старается устранить брак. Качество ремонта станков со стороны Елисеева скверное.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В комплекте 10 ткачей — бракоделы. Вот некоторые из них: Васильева при выработке 87,2 проц. дает 8,4 проц. брака, Минеева Е.Г. выполняет норму на 87,4 проц., брак 5.4 проц., Кочетова - 90,9 проц., брак 6,8 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Плохой ремонт станков подмастерами, халатное отношение ряда ткачей к своим обязанностям, непролазная грязь, отсутствие массовой работы, в частности производственных совещаний в комплекте — вот в чем надо искать причины брака.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Со стороны ФЗК и парткома общественного мнения вокруг работы 12 комплекта создано не было, на него не обращали внимания, хотя работа с каждым днем ухудшалась. Постановление обкома партии и статью т. Носова в «Правде» до сих пор до ткачей не довели.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сейчас же нужно оказать помощь 12 комплекту. На основе указаний тов. Носова вывести комплект в передовые по выполнению плана и качеству продукции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Делегат областного слета рабселькоров Соколов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Брак сбывают за первосортный товар</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ha днях товарная контора фабрики «Пионер» отправила партию миткаля № 14 на отделочную фабрику им. Свердлова в Москву. Товар шел чистым сортом, а на Свердловке 20 проц. забраковали.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Это говорит за слабую разбраковку товара на «Пионере», за то, что браковщики не придерживаются инструкции о качестве.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Подобные случаи происходили и на отделочной фабрике «Красный богатырь», где первосортный товар «Пионера» тоже шел в брак.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Треугольник фабрики должен поинтересоваться работой товарной конторы, пресечь антигосударственную тенденцию сбыта забракованной продукции за первосортную. Виновники должны быть привлечены к ответственности» («Призыв», 6 июня 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Образцово провести ремонт оборудования фабрики «Пионер» во время декретного отпуска</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Во время декретного отпуска кроме текущего ремонта на фабрике «Пионер» должны быть капитально отремонтированы 95 станков и из старого корпуса вынесены все станки в пятый зал нового корпуса. В старом корпусе будет расположен шлихтовальный и приготовительный отделы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>До отпуска осталось ровно две недели, но подготовка к ремонту и реконструкции фабрики идет не совсем удовлетворительно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Детали для станков фабрике сделал вичужский металло-обрабатывающий завод. Часть деталей перевезена, а остальные до сих пор находятся в Вичуге.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>У заведующего фабрикой т. Чешкова один ответ:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Трудно перевести, не выделяют вагонов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но детали давно бы были на фабрике, если бы руководители заботились о своевременной перевозке их. В Вичугу посылали представителя, который пробыл там несколько дней и ничего не сделав уехал обратно. А после его приезда на фабрике закрепилось мнение, что «мы ничего не сделаем, когда пришлют детали, тогда и ладно».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Непосредственное участие в переброске деталей должен бы был взять на себя хлопчато-бумажный трест, тем более, что и детали для других фабрик лежат тоже на вичужском заводе. Но трест старается остаться в стороне, обходит этот важный вопрос молчанием.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Вся помощь треста выразилась пока в том, что фабрика получает новую шлихтовальную машину и добавочно 26 ткацких станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Механическая мастерская фабрики должна подготовить к останову своими силами 25 названий деталей. История с этими деталями еще хуже.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>19 мая механический отдел получил разнарядку на изготовление деталей. Разнарядка лежала в столе механика Тепфера до 25 мая, но детали в это время не изготовлялись. Потом Тепфер наложил революцию «срочно приступить к работе». Теперь разнарядка приобрела еще больший вес, но все же по-прежнему продолжала «путешествовать» по столам и к поделке деталей никто приступать не думал.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Только 10 июня пришел из отпуска помощник механика т. Белов, которого сделали ответственным за изготовление деталей. Работа началась.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сейчас частично изготовлены кронштейны, клинки, крышки, втулки, средние валы, рычаги и лопасти. Но этого недостаточно. Детали готовят плохо.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Тов. Белов говорит:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— К отпуску все будет готово. Можно не беспокоиться.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но если детали будут готовить также, как их готовила до сих пор, то фабрике грозит опасность остаться без деталей. Это должны учесть руководители механического отдела и немедленно форсировать изготовление деталей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Надо, наконец, создать для рабочих мехотдела нормальные условия работы. Мехцех — самый грязный цех на фабрике. Если сейчас ткачи борются за частоту в своих цехах, то в механическом наоборот — в цехе становится грязней и грязней. Старых деталей в цехе навалены большие кучи, даже трудно пройти. На полу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>постоянно вода.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Для механического отдела в отпуск предстоит большая работа по реконструкции фабрики. Но механик Тепфер со своим многочисленным штатом помощников не беспокоится. Даже не составлен план использования рабочей силы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Реконструкция должна бы была начаться в начале июня. Всего в июне из старого корпуса надо перевести 90 ставков. Работа срывается. Ткацкий отдел не хочет начинать ее до самого отпуска.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>У тов. Чешкова составлен подробный план по ремонтным работам и реконструкции за время останова фабрики. Даже есть проект норм времени капитального ремонта. Но обо всем этом знает только тов. Чешков, да еще директор. Рабочим неизвестно, что будет производиться во время останова фабрики. Даже до сих пор о ремонте не рассказали подмастерам и не всем мастерам известно, как они будут использованы, какими участками руководить» («Призыв», 18 июня 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«В июне выработала 4.967.065 метров ткани, выполнив план на 81,82 проц. Брак ниже плана на 14.282 метра, второй разбор на — 5.465 метров. Простой выше плана на—16,12 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За первое полугодие выработано 32.162.113 метров—90,21 проц. Брак ниже плана на 66.270 метров, второй разбор на — 145.632 метра, простой выше плана на — 8,85 проц.» («Призыв», 4 июля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«4 июля фабрика «Пионер» остановилась на декретный отпуск.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>За время останова надо проделать большую работу—хорошо отремонтировать оборудование.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Как подготовилась фабрика к ремонту?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Детали с металло-обрабатывающих заводов поступили полностью. Значительную часть деталей готовит механическая мастерская фабрики. Мастерская работает безобразно плохо.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сигналы «Призыва» не подействовали на руководителей мастерской. В цехе грязно. В грязи станки. За рабочими оборудование не закреплено.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Постоянных распевок на работы нет. Рабочие не знают сколько за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>какую деталь они должны получить, в какое время выполнить работу. Получая наряд, рабочему приходится торговаться с заведующим мастерской Беловым.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все это мешает мастерской обеспечить хорошее качество работы. К ремонту оборудования и к работам по реконструкции фабрика не готова. Детали до сих пор полностью не сделаны. Потребуется 6 тысяч болтов, а сделано всего около двух тысяч. Кузница присылает болты толще размером, из-за чего слесаря не могут нарезать резьбу. За смену рабочий обрабатывает всего 25 таких болтов, вместо 70 штук.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочих, которые указывают на неполадки, руководители мастерской стараются своевременно убрать. Так уволили комсомольца Букова, приписав ему прогул, которого он никогда не делал.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Надо немедленно оздоровить механическую мастерскую, иначе она не обеспечит работы по реконструкции и ремонту фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>87 рабочих фабрики «Пионер» во время декретного отпуска отправляются в дома отдыха. За отпуск намечено провести два массовых катания на лодках, коллективное посещение кино, экскурсии на завод «Автоприбор», Химкомбинат и в музей» («Призыв», 6 июля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Лучшая квалифицированная часть рабочих фабрики «Пионер» проводит сейчас ответственную работу—ремонт оборудования. Во время декретного отпуска столовой приходится готовить в несколько раз меньше обедов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но зав. столовой Шмонина не хочет хорошо кормить рабочих, варит одну, нечем не приправленную, капусту, хотя есть рыба, масло.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На кухне столовки грязно, много мух. Халаты у официанток грязные» («Призыв», 13 июля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«С первого сентября школа ФЗУ фабрики «Пионер» начнет новый учебный год. Школа расширяется, будет обучаться 144 человека. Школе требуются 5 комнат для занятий. Полностью </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>администрацией фабрики они еще не выделены. К ремонту имеющегося помещения не приступили.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Как-нибудь начнем ремонтировать»,— отвечает директор фабрики тов. Заболотнов, но до сих пор не заботится о заготовке стройматериала и выделении рабочих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Трест обязан выделить на ремонт школы 10 тысяч рублей. Пока переведено 4 тысячи» («Призыв», 16 июля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«288 ткацких станков из старого зала фабрики «Пионер» перебрасываются в новое, более светлое помещение.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дирекция фабрики к этой работе подготовилась плохо. Станки начали передвигать самым примитивным способом — 12 рабочих брались за станок и с ходовым — «раз, два, ухнем...» двигали по цементному полу через всю фабрику. Ломались станки, портился пол.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В течение 9 дней передвинули только 85 станков. Пом. директора Чешков, убедившись, что такая медленность в работе сорвет сроки ремонта, внес предложение механизировать способ переброски станков. Через фабрику протянулись рельсы. По рельсам пошла вагонетка и с 15 июля 8 рабочих ежедневно стали перебрасывать вдвое больше станков, чем раньше 12 человек.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ремонт в разгаре. Из 95 станков, требующих капитального ремонта, отремонтировано 69 и из 1157 станков, намеченных к планово-предупредительному ремонту, отремонтированы 495.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Деталями, о недостатке которых в «Призыве» писалось, теперь фабрика обеспечена полностью. Недостает шурупов и болтов» («Призыв», 18 июля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Ремонт ткацких станков на «Пионере» подходит к концу. Руководители ремонтных бригад — мастера с возложенной на них задачей справляются.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Каждый участок работы выполняется в срок. Но в процессе отработки и пробы станков было выявлено не мало мелких недостатков, например — не привернуты или плохо привернуты плитки, ослаблены щечки, слишком крепко закреплены клапоны, неправильно поставлена пружина и т. д.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Эти недостатки нельзя назвать «мелочью». Если своевременно не будут выявлены эти «мелочи», то они дадут себя звать при пуске и в дальнейшей работе фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На это сейчас обращено особенное внимание руководителей ремонтных бригад. Основная работа сейчас, это - окончание ремонта шлихтовальных машин. Несмотря на то, что большая часть работы выполнена, окончание же ее в срок стоит под угрозой, ввиду задержки механическим цехом (начальник Тэпфер) вала для машины и слабого выполнения токарных работ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кроме этого, фабрика еще не обеспечена некоторыми деталями и подсобными материалами. До сих пор фабрика не имеет достаточного количества челноков. Заказ на 300 челноков, еще не выполнен.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Плохо также обстоит дело с электрооборудованием. Дирекция (Заболотнов) не обеспечила поступление материалов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все эти недостатки должны быть ликвидированы немедленно. Иначе намеченный срок пуска фабрики — 14 августа — будет сорван» («Призыв», 29 июля 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Сейчас на «Пионере» работает специалист из треста. Представитель треста также отмечает, что несмотря на то, что станкам производился капитальный ремонт, все же почти нет такого станка, у которого не было-бы каких-либо недостатков. Например, у одного станка плохо вращается блок. В другом станке обнаружен гвоздь в щечке. Об него обдирается челнок.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Все эти недостатки (а их много) безусловно дадут себя знать при пуске фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Чтобы ликвидировать их, не допускать в дальнейшем, дирекция должна потребовать с мастеров-руководителей ремонтных бригад — высокого качества работы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ежедневный контроль ремонтных работ, полный учет всех «мелочей» и быстрейшее их устранение обеспечат фабрике после пуска безотказный ход станков, выпуск безбрачной продукции» («Призыв», 6 августа 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«В ночь на 14 августа приступила к работе фабрика «Пионер». </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Организации фабрики мало работали над тем, чтобы обеспечить полный и дружней выход рабочих на работу. Поэтому, к началу работы не явились 15 ткачих и трое подсобных рабочих.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Благодаря принятым мерам некоторых не вышедших ткачих заменили запасными, все же 26 станков простояли всю смену. В утренней смене выход был дружный и почти полный, — не вышла только одна ткачиха.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Большинство ткачих говорят, что после отпуска работать стало веселее — «отдохнули и станки подремонтировались». Но у некоторых есть еще отпускное настроение. Вот, например, станки № 899—900 остановились и завести челнок некому. Бобкова, работавшая на этих станках, куда-то отлучилась и долго не приходила. Степанова то же «на минутку» ушла... поговорить с соседкой, а про станки забыла. В результате станки № 1145 и 1146 работали некоторое время без наблюдения, а отсюда — брак, а № 1147 и 1148 встали и ждали Степановой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В некоторых комплектах плохо организована подноска подсобных материалов. Станки № 885—888 подработали все початки. Ткачиха Кузьмина нервничает:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— На собрании много говорили, что будет то и будет другое, а на деле ничего нет. Нет валиков, нет початок, нет челноков, за всем приходится самим бегать» («Призыв», 15 августа 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Валовая выработка за первую пятидневку после отпуска 89,45 проц. Брак выше нормы. Второй разбор 4,72 проц., брак первый — 0,37 проц. и брак второй — 0,11 проц. Особенно велик брак по миткалю № 14. Вторым разбором пошло 18,74 проц., первым браком 1,81 проц., вторым браком 0,16 проц. Простой 6,5 проц.» («Призыв», 23 августа 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Оборудование фабрики «Пионер» за время декретного отпуска было отремонтировано удовлетворительно. Однако, за первую пятидневку после ремонта «Пионер» работал плохо. Выполнив план на 89,45 проц., фабрика не уложилась в норму брака. Вторым разбором пошло 4,72 проц. продукции, первым браком 0,37 проц. и вторым браком 0,11 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Качество марли ничуть не улучшилось. Отдельные ткачи только портят хлопок. Ткачиха Пластинина 22 августа на всех 6 станках работала браком. На продукции сплошные недосеки и набоины, неправильно заведенные или оборванные нитки, масляные и грязные пятна. Все это исключительно происходит только по вине Пластининой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Стремлюсь побольше выработать,— говорит Пластинина, — на набоины не обращаю внимания.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Подмастер Фаддеев видит, как Пластинина портит продукцию. Ее полотно идет грязным, потому что она никогда не моет руки. Но Фаддеев не принимает к неряхе никаких мер.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ткачиха Аверина на 980 станке делает недосеки, которые получаются в результате прижима челноком края полотна. Подмастер Соколов почему-то не хочет устранять поломки в станке.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На станке № 551 у ткачихи Федориной неправильно заведена нитка, много набоин.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Таких фактов можно привести десятки. Товарная контора ежедневно вызывает бракоделов, проверяет при них продукцию. Браковщики тычат пальцами в недосеки, заставляют ткача расписаться, что явился по вызову и все.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>У зав. товарной конторой Ковалева один ответ:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Разъяснять ткачам о том, как надо работать, не буду, для этого есть люди повыше меня, например, зав. фабрикой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Портить советский хлопок преступление. Надо немедленно повести решительную борьбу с бракоделами» («Призыв», 24 августа 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«За 16 рабочих дней в августе выработано 3.381.713 метров ткани, что составляет — 90,24 проц. Брак ниже нормы на 0,78 проц. Простой выше плана на — 2,71 проц.» («Призыв», 5 сентября 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рационализаторская работа заброшена</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> (Письмо рабочего)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» рационализаторская работа, которую должен возглавлять тов. Белоглазов, отсутствует.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Несколько месяцев тому назад многих рабочих записали в ячейку изобретателей и с тех пор о них забыли.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рабочими вынесено несколько рационализаторских предложений, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>которые были приняты, но до сих пор не проводятся в жизнь.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Я, рабочий механического отдела Соколов, предложил производить ремонт шпинделей № 104, в которых фабрика нуждается. 100 шпинделей было отремонтировано и после эту работу забросили. Токарь Котов усовершенствовал погонялку, которая показала хорошие результаты. Это предложение тоже не проводится.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Заставить Белоглазова возглавлять рационализаторскую работу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочий механического отдела К. Соколов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Работа фабрики «Пионер» за 10 сентября</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дневное задание выполнила на 87,1 проц., недоработано 30.961 метр ткани. С начала месяца недоработано 247.924 метра. Брак 0,75 проц.» («Призыв», 12 сентября 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сделано еще далеко не все</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> (статья директора фабрики «Пионер» тов. Заболотнова)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» после декретного останова работает неудовлетворительно. В августе промфинплан выполнен на 90 процентов. Брак вместе со вторым чистым составил 4,12 проц. Производительность на рабочего выразилась в 93,14 проц., простой 5,46 проц., или на 2,71 выше плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Первая половина сентября не дала повышения в выполнении промфинплана, хотя брак снизился. Особенно плохо работает четвертое зало второго цеха (начальник Федорин), в котором выше чем в других залах брак и много ниже выработка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Причины невыполнения плана — разладка станков, неуспеваемость помощников мастеров по комплекту, прогулы и недостаток рабсилы. Не хватало ткачей, подвозчиков утка и основ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Призыв» уже отмечал, что многие станки работали одним челноком. Нечеткая работа отдела снабжения несомненно отразилась на работе фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сейчас дело обстоит лучше. Последние дни сентября и по выпуску валовой продукции и по качеству ее дают сдвиги. Об этом говорит работа цехов. Дневная норма выполняется на 96—103 проц. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Улучшилось качество основ, есть челноки, менее разлажены станки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Но для улучшения работы фабрики сделано еще далеко не все.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Требуется коренное улучшение работы механического цеха. Главный механик Тепфер обязан поддерживать нормальную температуру и влажность в цехах, наладить трансмиссионное хозяйство, изготовлять доброкачественные болты, гайки, шайбы и другие подсобные материалы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Хозотдел (заведующий Гусев) должен принять меры к своевременной подвозке материалов, рационально использовать транспорт, а не прятаться за объективные причины, как привыкли товарищи из отдела снабжения.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Обязанность комплектных мастеров — укрепление труддисциплины. Надо привлекать к ответственности, выводить на товарищеский суд разгильдяев и прогульщиков, тех, кто срывает работу производства.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика должна выпускать доброкачественную продукцию. Надо только повысить требования к ткачам за их работу, требовать с них чистоты и смазки станков, помогать им в работе и брак будет ликвидирован.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие «Пионера» включились в конкурс на лучшее текстильное предприятие области. На руководителях фабрики, на младшем техническом персонале лежит ответственность устранить недостатки, мешающие работе ткачей, вместе с ними к 17 годовщине Октябрьской революции вывести фабрику из прорыва.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Не уступим оргтрудовцам</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>22, 23, 24 и 25 комплекты второй смены фабрики «Пионер» приняли вызов на соревнование этих же комплектов второй смены фабрики «Оргтруд».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На комплектных собраниях рабочие «Пионера» заявили:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Мы не уступим оргтрудовцам в конкурсе на лучшее текстильное предприятие!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Царева» («Призыв», 29 сентября 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«По инициативе райкома комсомола в городе организована школа повышенного типа для взрослых. С фабрики «Пионер» записалось в эту школу 30 чел., большинство комсомольцы. Первые занятия слушатели посещали, а сейчас ходят только лишь 3—4 чел. Секретарь комсомольской организации тов. Трубин и организации фабрики не принимают никаких мер к тому, чтобы обеспечить полную явку слушателей в школу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Слушательницы школы с фабрики «Пионер» — Благонравова и Никишина» («Призыв», 28 ноября 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» состоялся траурный митинг.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Рабочие заявляют:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— Еще теснее сплотимся вокруг коммунистической партии и ее вождя тов. Сталина.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Удвоим нашу энергию в борьбе за лучшую ткань, усилим революционную бдительность у себя в производстве.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Жизнь Кирова будет для всех нас примером борьбы с врагами трудящихся за дело пролетарской революции, за победу коммунизма!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>По поручению рабочих — Лаудина, Гаврилова, Заболотнов» («Призыв», 5 декабря 1934).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>При фабрике «Пионер» для рабочих предприятия имелась баня.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В 1934 и 1935 годах на тогдашней улице Бульварной для рабочих фабрики «Пионер» были построены два 64-квартирных дома, которые стали гордостью всего посёлка, «дома-корабли», как их называли (</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>ул. Усти-на-Лабе</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, д. 32 и д. 29).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDCC47F" w14:textId="1FB5D8EA" w:rsidR="0009373B" w:rsidRPr="00EA0293" w:rsidRDefault="0009373B" w:rsidP="00B437F5">
+    <w:p w14:paraId="22E8E43C" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00841EB9">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...56 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...76 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FAD275" w14:textId="74F93552" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00841EB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«В доме фабрики «Пионер», по улице Сакко и Ванцетти, для виноградовцев открыта общеобразовательная школа повышенного типа. С первого января в школе начались занятия. Учатся в школе 20 виноградовок и виноградовцев фабрики «Пионер» («Призыв», 11 января 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«С 19 января фабрика «Пионер» проводит стахановскую пятидневку. В ней будут участвовать все отделы фабрики» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(«Призыв», 15 января 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С рапортом к наркому</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В отчетно-перевыборную кампанию комсомольских органов, комсомольцы фабрики «Пионер» решили совершить поход на лыжах по маршруту Владимир—Москва.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Вчера команде лыжников фабрики «Пионер» был дан старт. Состав команды — 9 человек, из них одна девушка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Команда лыжников везет наркому легкой промышленности товарищу Любимову рапорт о работе фабрика и о развертывании стахановского движения» («Призыв», 18 января 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...405 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С 1 ФЕВРАЛЯ — ВСЕСОЮЗНАЯ СТАХАНОВСКАЯ ПЯТИДНЕВКА ХЛОПЧАТОБУМАЖНИКОВ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...76 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Подготовка на фабриках «Пионер» и «Организованный труд»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С 1 февраля по инициативе стахановцев Трехгорной мануфактуры проводится всесоюзная стахановская пятидневка в хлопчатобумажной промышленности. В эту пятидневку текстильщики ставят задачей — «обеспечить наиболее полное использование производственных мощностей и повышение коэффициента полезного действия оборудования путем устранения простоев и увеличения скоростей машин, станков и агрегатов».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ткачи наших фабрик — «Пионер» и «Организованный труд» готовятся к пятидневке.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Готовится к пятидневке и фабрика «Пионер». Сейчас на повышенной скорости работает 176 ставков. На повышенную скорость переведены два мотора. От одного мотора скорость станков достигает 232 ударов, от другого — 234 ударов в минуту вместо старой нормы — 224 удара. Коэффициент полезного действия на станках с повышенной скоростью составляет 82,1 проц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ткачи фабрики «Пионер» берут обязательства — добиться в пятидневку еще большего коэффициента полезного действий и работать без брака» («Призыв», 29 января 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сегодня первый день стахановской пятидневки на хлопчатобумажных предприятиях Советского Союза. В стахановской пятидневке участвуют и фабрики нашего района — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Организованный труд» и «Пионер».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Готовясь к пятидневке фабрики 29 января провели стахановские сутки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В стахановские сутки фабрика «Пионер» выполнила план на 105,5 процента. Коэффициент полезного действия станков составил 83 процента вместо плана 82,1 процента. Первый цех выполнил план на 106 процентов» («Призыв», 1 февраля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Фабрика «Пионер» январской план выполнила на 100,1 процента. Коэффициент полезного действия станков — 82,1 процента» («Призыв», 2 февраля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Первый день стахановской пятидневки у текстильщиков</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>За 1 февраля сдано на склад готовой продукции 89 процентов плана. Брак, простой и обрывность ниже плана» («Призыв», 3 февраля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«3 февраля на фабрике «Пионер» сдано на склад готовой продукции 106,9 процента плана. Простой и брак ниже плана.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Лучше всех третьего февраля работал комплект подмастерьев товарищей Постнова, Моисеева и Фадеева. В этот день их комплект сдал на склад готовой продукции 115,96 процента плана. На 111 процентов выполнил план и 15 комплект, на котором подмастерами работают Дементьев, Емельянов и Денисов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Коэффициент полезного действия по всей фабрике 83 процента» («Призыв», 5 февраля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«В четвертый день стахановской пятидневки сдано на склад готовой продукции 106,32 процента. Брак и простой ниже плана. Коэффициент полезного действия — 84 процента.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Передовые стахановцы фабрики внесли предложение: продолжить пятидневку, превратив ее в стахановскую декаду. Это предложение подхватывают все рабочие фабрики. Ткачихи, подмастера и рабочие приготовительного отдела переходят от стахановской пятидневки к стахановской декаде.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Рабочие и инженерно-технические работники фабрики «Пионер» вызвали на соревнование рабочих фабрики «Комавангард» («Призыв», 6 февраля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«За 6 февраля сдано продукции на 103,43 процента. Брак первого разбора составил 1,10 процента (план 0,76 процента) и второго разбора — 1,64 процента (план — 1,62 процента). В этот день скорость станков равнялась 224 ударам. Простой станков — 1,25 проц. (план 3,62 проц.). Коэффициент полезного действия — 83,5 проц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>За стахановскую пятидневку план выполнен на 103,76 процента. Брак первого разбора составил 0,74 процента и второго разбора — 2,43 процента. Скорость станков — 224 удара. Коэффициент полезного действия — 82,5 проц.» («Призыв», 8 февраля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«План по выпуску продукции выполнен на 101,44 процента. Брак 5,72 процента вместо 3 процентов по плану. Коэффициент полезного действия 84,4 процента, на повышенную скорость переведено 588 ткацких станков» («Призыв», 4 марта 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Фабрика «Пионер» план за первый квартал выполнила на 100,43 процента, выработано 18.842.679 метров ткани. В марте выткано 6.431.281 метра ткани, что составляет 100,13 процента плана» («Призыв», 3 апреля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Фабком не заботится о библиотеке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В прошлом году библиотека фабрики «Пионер» выдавала своим читателям 400—490 книг в месяц. Сейчас выдача книг увеличилась больше чем вдвое — выдается 1000—1100. Число читателей библиотеки за последние два месяца выросло с 250 до 383 человек.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Особенным спросом со стороны читателей-рабочих пользуются произведения Горького, Шолохова, Панферова, Леонова, Алексея Толстого, Роман Роллана, Барбюса и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Плохо лишь то, что книжный фонд библиотеки очень беден. Имеется всего две тысячи с небольшим книг и брошюр. Фабком ассигновал на пополнение библиотеки 2500 рублей, но за три месяца пока не отпустил еще ни копейки. Заведующая библиотекой т. Глинина в текущем году купила новых книг всего на 30 рублей» («Призыв», 3 апреля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00EA0293">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Установлены четыре ламелевых прибора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>На ткацких станках фабрики «Пионер» установлены первые четыре ламелевых прибора. Приборы установлены на станках стахановок Емельяновой и Немтюревой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ламелевые приборы в ткацком производстве имеют большое значение. При помощи этих приборов можно добиться выработки совершенно безбрачной продукции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В практике ткацкого дела нередко бывает так: оборвется основная нитка, ткачиха не заметит обрыв своевременно и станок продолжает работать. А из-за оборванной нитки вырабатывается брак. Еще больше брака бывает после отрыва.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ламелевый прибор исключает возможность выработки брачной продукции из-за неисправности станка или обрыва нитки. Как только на станке оборвалась хотя бы одна нитка, станок, оборудованный ламелевым прибором, автоматически переключается на холостой шкив и прекращает работу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На-днях на фабрику «Пионер» прибывает еще 250 ламелевых приборов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Рабочие фабрики «Пионер» вызвали на социалистическое соревнование рабочих фабрики «Организованный труд»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Рабочие, работницы и инженерно-технические работники фабрики «Пионер», обсудив решения отраслевой производственной конференции текстильных фабрик Ивановской области, решили вызвать на социалистическое соревнование рабочих и инженерно-технический персонал фабрики «Организованный труд».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В соревновании рабочие фабрики «Пионер» поставили целью добиться коэффициента полезного действия станков до 87 процентов. Увеличить выработку ткани каждым станком до 12,1 метра в час. Выпускать продукцию только хорошего качества. Охватить индивидуальным социалистическим соревнованием всех рабочих и инженерно-технических работников фабрики. Обучить техническому минимуму 718 рабочих и 25 человек обучить в двухгодичной школе стахановцев, обучить также 70 неграмотных и 180 малограмотных.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Арбитром соревнования избрана редакция газеты «Призыв» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(«Призыв», 27 апреля 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...285 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Нарушили единоначалие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>После первомайского праздника на фабрике «Пионер» не вышло на работу несколько ткачих. Началась перестановка ткачих с одних станков на другие. Так, в 20 комплекте начальник цеха Филимонцев снял с работы запасную ткачиху с 6 станков и перевел в другой комплект на 10 станков, не предупредив об этом подмастера и не поставив на ее место другую ткачиху. Из-за этого в 20 комплекте шесть станков простояли 84 часа» («Призыв», 9 мая 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ЛАМЕЛЕВЫЕ ПРИБОРЫ РЖАВЕЮТ НА СКЛАДАХ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Каждая ткачиха мечтает о таком приспособлении к своему станку, с которое бы само останавливало станок в случае обрыва основное нити.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В основе — свыше тысячи нитей, а на некоторых сортах ткани — до двух тысяч. Оборвется одна из тысячи нитей — ткачиха, занятая на других станках, обрыва и не заметит. А станок, как ни в чем не бывало, продолжает работать, запутывая оборвавшуюся нить. Получается брак. Оборвется еще две—три нити — станок по-прежнему продолжает стучать. Подбегает ткачиха, видит обрыв, останавливает станок, ищет концы оборвавшейся нити. На поиски уходит много времени. Это задерживает работу ткачихи, и пока она ликвидирует обрыв — на других станках сходит початок, происходит простой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Будь приспособление, автоматически останавливающее станок и показывающее, какая именно нить оборвалась — резко сократился бы брак, резко бы поднялась производительность труда ткачихи.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Такое приспособление давно уже изобретено. Это ламелевый прибор.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ламелевые приборы есть и на владимирских фабриках. Но они ржавеют на складах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Положение безобразное.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еще в декабре фабрика «Пионер» получила с вичужского завода 283 ламелевых приборов и 466 реек (для каждого прибора требуется две рейки). Триста реек оказались </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>недоброкачественными. Сами приборы, в большинстве, были без болтов в шайб. Нельзя снять вину с завода — поставщика за некомплектность приборов и недоброкачественнсоть реек. Но в тоже время виновата и сама фабрика. Вместо того, чтобы свезти рейки на завод и сменять их там, вместо того, чтобы поискать болты и шайбы у себя в кладовых (а они есть), руководители фабрики просто сложили приборы на склад.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>И только сейчас, спустя 5 месяцев, приборы начали извлекаться из склада. Подобрано 83 прибора с доброкачественными рейками, которые можно ставить на станки в любой момент.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Но... пока поставлено всего лишь 16 приборов. Каждый день ставится только по два прибора. При таких темпах установка 83 приборов растянется на полтора месяца. Между тем к 1 июня фабрика должна составить 250 приборов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ссылки руководителей фабрики на то, что если каждый день устанавливать большее количество приборов, то увеличится простой (во время установка приборов станки останавливаются) — явно неосновательны. Планом предусмотрен простой на установку приборов. Общая норма простоя по «Пионеру» — 3 процента. Если из них выкроить один процент, то можно свободно устанавливать ежедневно 12-13 приборов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Дело здесь исключительно в нежелании устанавливать приборы, в игнорировании технических усовершенствований, дело в том, что руководители фабрики равняются на отсталые настроения некоторых мастеров и подмастеров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пять месяцев приборы валялись на складах. Некто за это время не подумал взять один прибор и на практике научить подмастеров и мастеров обращению с этим прибором, подробно показать, что этот прибор из себя представляет, как его ставить, как ремонтировать. И в результате получилось, что сейчас, когда приборы начали ставить, никто, не только подмастера, но и мастера, не знают, как с прибором обращаться. Станки с приборами простаивают, а отсюда и те отсталые настроения среди ряда подмастеров, мастеров и отдельных рабочих, рассуждения о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>том, что «лучше снимите прибор со станка» («Призыв», 9 мая 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Фабрика «Пионер» за декаду выработала 1806865 метров. План выполнен на 101,9 процента.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>До сих пор нет сдвига в качестве продукции. Брак в отдельные дни достигает полутора процентов, а второй сорт составляет 3-4 и даже больше процентов» («Призыв», 14 мая 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...76 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>6 миллионов метров ткани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Фабрика «Пионер» в течение мая выработала 6.344.627 метров ткани, выполнив месячный план на 104,43 процента. Ткачиха Немтюрева обслуживая 12 станков выработала за месяц 23348 метров ткани. Вместо нормы 10,7 метра в час ее станки вырабатывали по 11,82 метра. Стахановка-ткачиха Г.М. Молотова обслуживающая 10 станков выполнила план на 120,55 процента, ткачиха А. Мохова тоже на 10 станках выполнила план на 115,91 процента» («Призыв», 3 июня 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...152 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Массовое катанье стахановцев на лодках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В выходной день 6 июня заводские организации фабрики «Пионер» устраивают массовое катанье стахановцев на лодках по реке Клязьме. В прогулке принимает участие оркестр духовой музыки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сегодня заводские организации фабрики «Пионер» со своим клубом проводят большое массовое гулянье в рабочем поселке Фубра.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Здесь будет демонстрироваться кино-картина. Организуются игры, пляски, танцы. Играет оркестр» («Призыв», 5 июня 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...190 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На «Пионере» нет решительной борьбы с браком</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Масляные пятна, подплетины, близны и недосеки — вот основные виды брака ткани на «Пионере». Наиболее же распространенный брак — это масляные помарки полотна как ткачами, так и подмастерами, которые при наладке станка пачкают товар.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На каждом собрании, совещании много говорится об изжитии брака, принимаются хорошие резолюции, но все это остается на бумаге.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С ткача и подмастера за брачную продукцию вычитают. Но те, кто </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>определяет сортность товара, т. е. браковщики, которые являются первыми сигнализаторами увеличения или уменьшения брачности — никакой материальной ответственности за неправильную разбраковку не несут. Браковщики работают не сдельно, а повременно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Фабрика вырабатывает марлю, которая отправляется на отделочный комбинат Орехово-Зуевского треста. Комбинат каждую пятидневку вызывает представителя фабрики для повторной разбраковки, в результате которой дополнительно выявляется от 4 и более процентов брака. От этого, так называемого скрытого брака, фабрика несет большие убытки. На днях был отправлен миткаль № 513 первым сортом, при повторной разбраковке оказалось — 38 процентов 2 сорта, 14 процентов — первого брака и 1 процент брака. В результате этого, фабрика должна заплатить большой процент скидки, да кроме того 100—150 процентов штрафа.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Спрашивается, кто в этом виноват? Ответ ясный: — браковщик; — он не смог правильно определить сортность товара.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Можно ли добиться полной ликвидации брака? Можно. Для этого нужно прежде всего повести большую профилактическую работу в корпусах, очистить полы и станки от грязи и масла, давать подмастерам тряпки для обтирания рук, перевести браковщиков с повременной оплаты на сдельно-премиальную систему.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Перевод браковщиков на такую систему оплаты даст стимул к лучшему отношению к работе и повысит ответственность за своеобразный брак в работе браковщика» («Призыв», 24 июня 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...76 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Причины, порождающие брак</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» главным видом брака является близна, которая в большинстве случаев получается из-зa плохого качества основы. Чтобы предупредить этот брак, необходимо прежде всего устранить недостатки в работе шлихтовального цеха.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С помощью стахановских методов ткачихи увеличили производительность своего труда. Сейчас они требуют больше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>основы. А чтобы дать много основы — оборудование шлихтовального цеха также должно работать на полную мощность.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В нашем цехе работает 4 шлихтовальных машины. В случае неисправности одной из них — в работе цеха получается большая напряженность. Три машины уже удовлетворить потребность ткацких станков не могут. Поэтому шлихтовальщики начинают увеличивать скорость шлихтования пряжи. Нормальная скорость барабана машины — 42 оборота в минуту, а шлихтовальщики работают при скорости 60 оборотов. В результате такого увеличения скорости барабана получается большая вытяжка пряжи и качество основы ухудшается.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Фабрикой запроектирована установка еще одной шлихтовальной машины. По плану она должна уже вступить в эксплуатацию в этом квартале. Введение пятой машины в цехе устранило бы излишнее увеличение скорости, но пока со стороны дирекции решительных мер к установке пятой машины не принято.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ухудшает нашу работу и отдел снабжения. Он доставляет нам сновальные валы с кривыми кругами, избитыми шкворнями. Поэтому на установку валов на машину приходится затрачивать много лишнего времени.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На многих ткацких фабриках для улучшения качества основы введено эмульсирование пряжи. От этого влажность основы получается правильная и сохраняется в процессе всей работы основы. В этом месяце на машине № 1 предполагается ввести эмульсирование основ. Это нововведение бесспорно даст хорошие результаты по улучшению качества основной пряжи. Надо только скорей его провести в жизнь и не только на одной машине.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Очень большим недостатком в цехе является отсутствие приточно-вытяжной вентиляции. Жара в цехе понижает производительность работы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Устранив эти крупные недостатки, я и другие шлихтовальщики могут работать в полтора раза производительнее.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Стахановец А.В. Степанов» («Призыв», 28 июня 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...190 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Нет охраны труда и технического надзора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>На фабрике «Пионер» ежедневно в конце каждой смены производятся обметание шлихтовальных машин на ходу. Это вошло в систему и грозит несчастными случаями. Надо, кроме того, учесть, что обметание во время работы понижает качество основы, т. к. грязный пух попадает на нити основы и наматывается на ткацкий вавой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На ткацком станке основа с приработанным грязным пухом отрицательно влияет на производительность ткача и на качество ткани. Пух скапливается в цеховых подожках, в галевах ремиз, в берде и этим увеличивает обрывность основных нитей. Особенно это отражается на станках с ламелевыми приборами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Д.» («Призыв», 8 августа 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Звуковое кино в клубе фабрики «Пионер»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Центральный комитет хлопчатобумажников отпустил фабрике «Пионер» оборудование для установки в клубе фабрики звукового кино.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В начале октября в клубе фабрики «Пионер» намечается демонстрирование звуковых кино-картин» («Призыв», 14 сентября 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Конный двор на 26 лошадей строится на фабрике «Пионер». Стоимость строительства около 50000 рублей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Свинарник на 100 голов будет выстроен хозяйственным отделом фабрики «Пионер» («Призыв», 20 сентября 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Стахановский двухдекадник на текстильных фабриках нашего района проходит неудовлетворительно. За первые семь дней двухдекадника фабрика «Пионер» выполнила план по выпуску продукции всего лишь на 95 процентов, фабрика «Организованный труд»—на 99 процентов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Такие показатели являются результатом плохой подготовки и плохого руководства двухдекадником.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главное, что сейчас срывает нормальную работу фабрики «Пионер» - это недостаток пряжи. Станки простаивают из-за отсутствия утка, задерживается доставка основ на станки, часто ткачихам на восьмерках и десятках приходится работать утком на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>пятидюймовых цевках, вместо цевок пяти с половиной и шести дюймов. В то же время на складах прядильной фабрики «Команангард» лежат десятки ящиков пряжи, приготовленной для «Пионера». Дело здесь в том, что руководители «Пионера», готовясь к стахановскому двухдекаднику, совершенно забыли о своем транспорте. Из имеющихся на фабрике восьми автомашин работают только две, остальные поломаны и находятся в ремонте. В результате, доставка пряжи с «Комавангарда» задерживается. А разве нельзя было ускорить ремонт машин, своевременно подготовить их к двухдекаднику?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Неблагополучно с учетом. Попробуйте, например, на «Пионере» узнать, какие ткачихи в двухдекадник работают хорошо, какие плохо, кто из ткачих освоил новые технические нормы – ответа на эти вопросы получить не удастся. Не только ткачихи не знают своей выработки, но и администрация фабрики не знает, кто из ткачих идет впереди, кто отстает.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Плохо налажено руководство ночными сменами. Эти смены дают пониженную против других выработку (на 2-3 процента). Объясняется такое положение именно отсутствием руководства. На «Пионере» ночью станки простаивают потому, что нет токаря, которой бы расточил втулки к среднему валу» («Призыв», 3 октября 1936).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Нечеткость в цехах</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>В первую пятидневку стахановского двухдекадника фабрика «Пионер» много потеряла по причине нераспорядительности начальников цехов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Смены имели простои из-за неправильного распределения рабочей силы. 26 и 27 сентября, например, в первой смене стояло 56 ткацких станков. А в этот же день во второй смене были излишние рабочие.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Нечетко работает приготовительный отдел. Нередко поммастера вынуждены бегать в приготовительный отдел и поторапливать работников его.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С.Д. Чешков» («Призыв», 4 октября 1936).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>11 октября 1936 года во Владимире состоялось общее собрание рабочих фабрики «Пионер», на котором прошло голосование и сбор подписей о закрытии </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00EA0293">
+        <w:r w:rsidRPr="00476084">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="648ACD"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Никитской церкви</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EA0293">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Студенты и преподаватели Владимирского текстильного рабфака и рабочие фабрики «Пионер» предложили в церкви после ее закрытия разместить артели им. В.И. Ленина, Швейкуста и сапожную, а освободившуюся площадь использовать под жилье.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Использовать источники экономии электроэнергии</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» от грамзавода находится в 120 метрах. Но, как ни странно, эти предприятия снабжаются электроэнергией по разным проводам: фабрика «Пионер» от городской электросети, а грамзавод по прямому проводу. Провод этот проложен на средства завода, но сечение его вполне позволяет обеспечить энергией и соседнюю фабрику. Однако, почему-то руководители грамзавода не хотят этого сделать. А переключение фабрики «Пионер» с линии города даст большую экономию электроэнергии.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Грязнов» («Призыв», 2 ноября 1936).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Паутина</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Грязно, некультурно в цехах фабрики «Пионер». На стенах цехов рабочие вешают верхнюю одежду. Впрочем ее и девать некуда — раздевальни нет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Под станками у ткачих валяются початки, на окнах грянь и паутина. Колонки на фабрике всегда масляные. Об них часто пачкается ткань.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Дирекция фабрики никак не хочет выполнять самые элементарные требования по охране труда. Кипяченой воды не хватает, да и она хранится в ржавых баках.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Депутат горсовета Капитонова» («Призыв», 8 декабря 1936).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«Фабрика «Пионер» получила новую шлихтовальную машину системы «Рютте».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С пуском новой машины приготовительный цех будет иметь всегда в запасе основы, чем и будут ликвидированы простои станков из-за основ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...16 lines deleted...]
-        <w:t>Сейчас во время большой потребности в основах четыре шлихтовальных машины работают с повышенной скоростью, что ведет к понижению качества основ. При установке новой машины улучшится качество основ, понизится обрывность основных нитей на станках, и в конечном счете повысится производительность по выработке ткани» («Призыв», 10 декабря 1936).</w:t>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сейчас во время большой потребности в основах четыре </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>шлихтовальных машины работают с повышенной скоростью, что ведет к понижению качества основ. При установке новой машины улучшится качество основ, понизится обрывность основных нитей на станках, и в конечном счете повысится производительность по выработке ткани» («Призыв», 10 декабря 1936).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4F4986" w14:textId="732B7F19" w:rsidR="0009373B" w:rsidRPr="00EA0293" w:rsidRDefault="0009373B" w:rsidP="00B437F5">
+    <w:p w14:paraId="177F6E72" w14:textId="0EBCD55F" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00841EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:p>
+    <w:p w14:paraId="5BBF7006" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>День мастера И.П. Уркалова</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>По длинному проходу ткацкого цеха идут два сменных мастера. Один, кончая смену, сдает станки, другой принимает. Время от времени они остановятся, осмотрят в исправности ли ламелевый прибор просмотрят челноки и идут дальше. Наконец все станки обойдены, мастера идут в кабинет и там заполняют журнал приема и сдачи смены.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сегодня принял смену мастер Иван Павлович Уркалов. Расписавшись в журнале, он расставил запасную рабочую силу на отстающие участки и начал первый обход — проверку работы цехов, комплектов. Он посмотрел, как происходит раздача утка, чисто ли метет пол уборщица. Во втором зале Иван Павлович отрегулировал увлажнитель воздуха, зашел в материальный склад, выявил более дефицитные детали на сегодня и приказал материальщику их экономно расходовать. Сам — снова по цехам, по проходам, привыкшим хозяйским глазом осматривая работу станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На станке № 596 работалась близна на марле от оборвавшихся ниток. Он тут же остановил станок и приказал ткачихе завести нитки. Вдруг один ряд станков остановился. Иван Павлович бежит узнать причину останова. Оказалось оборвался ремень на моторе. В несколько минут на мотор был надет запасной ремень, и трансмиссия завертелась, заработали станки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Снова Иван Павлович Уркалов шагает по проходам. С одной колонки он снял градусник, узнал, какая в цехе температура, влажность и, удовлетворившись показателями градусника, идет дальше. На ходу записывает он к себе в блок-нот станки с заниженными ходами. Потом этот список передает шорнику для перешивки ремней на этих станках.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ремонтный мастер тов. Чешков подозвал Ивана Павловича и дал </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ему бумажку с записанными номерами станков, на которые вновь поставлены ламелевые приборы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Осмотри и распишись в приеме, — кричит ему на ухо мастер Чешков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Шум в фабрике не дает возможности говорить, но там по жестам рук, выражению лица, по губам хорошо пожимают друг друга и к разговору на ухо прибегают в редких случаях.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Иван Павлович осматривает ламелевые приборы. На одном из них он нашел какую-то неисправность и показывает мастеру. По выражению лица видно, что Иван Павлович говорит:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Надо доделать.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Осмотрев и приняв ламелевые приборы, Иван Павлович идет в проборный цех. Там, еще неопытный, недавно начавший работать подвозчик основ спрашивает его:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— На какой станок эта основа, левый или правый?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— На левый.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К Ивану Павловичу обратился подмастер, показывая только-что отремонтированный станок. Ремонт был произведен неудовлетворительно. Иван Павлович нашел слесаря, ремонтировавшего станок, и указал недостатки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>До перерыва на обед осталось несколько минут. Иван Павлович просмотрел во всех ли бачках налита кипяченая вода для питья, приказал электромонтеру сменить перегоревшую лампочку у станка одной ткачихи.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>17 часов. Встали трансмиссии. В зале раздается голос перекликающихся ткачих. Иван Павлович в перерыв обходит ткацкий цех, спрашивая некоторых ткачих:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Ну, как работаете?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В перерыв он узнает все подробно о работе отдельных комплектов станков от самих ткачих и подмастеров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Вторая половина дня у него такая же, полная забот. Особое внимание Иван Павлович уделяет ткачихе, работающей на 16 станках, тов. Ковановой. Она единственная в его смене работает на такой уплотненной работе. Каждый раз проходя мимо ее станков, Иван Павлович остановится, приглядится к ходу станков, а иногда и поможет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сколько раз за смену пройдет Иван Павлович? Очень много. Любят </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>его за заботливость в фабрике. Ткачихи с теплой улыбкой встречают его в цехе.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Кончается смена у Ивана Павловича также, как и начиналась, только здесь он смену сдает, а не принимает. Снова тщательный осмотр станков. И когда принявший смену мастер Тарасов распишется в журнале — «Принял смену удовлетворительно», Иван Павлович Уркалов свободен, у него начинается отдых.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ал. Фомин» («Призыв», 4 января 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Рабочие фабрики «Пионер» о своем клубе</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>Прислушиваться к культурным запросам масс</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Радостно жить в нашей стране. Радостно трудиться.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>После работы каждому из нас хочется культурно отдохнуть. Но вся беда в том, что работники пятого клуба не прислушиваются к запросам рабочего коллектива.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Я часто посещаю свой клуб. Бываю на собраниях, на совещаниях, на вечерах самодеятельности, спектаклях и всегда наблюдаю одну и ту же картину: во время спектакля, лекции, люди уходят и к концу остаются единицы. Почему? Ответ один — неинтересно. Наш клуб не дает интересных постановок, не умеет организовать хорошей лекции, веселого и культурного развлечения.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Шестнадцать рабочих семей живут во дворе фабрики, и никогда никаких культурных мероприятий в нашем доме не бывает. Рабочие скучно проводят время. Работники клуба к ним не идут.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Весь подмастерский состав у нас — молодежь. Я присмотрелся к ним, они также не посещают клуб. А для каждого понятно, что когда культурно отдохнешь — продуктивно будешь и работать.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Работники клуба и наши партийные и общественные организации должны прислушаться к культурным запросам рабочих, инженерно-технических работников, молодежи, детей и, безусловно, удовлетворить их требования.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Заведующий фабрикой Жирнов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Устраивать семейные вечера</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нужно сказать — не плохо оборудован наш клуб, но работа в нем организована плохо. Часто захожу в клуб. В рабочие дни он открыт, а в выходные дни чаще бывает на замке и открывается только вечером. Если рабочий хочет обменять книгу, почитать газету в день отдыха — ничего из этого не выйдет: клубники тоже </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>отдыхают.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Скучно проходит время и вечерами. Беда в том, что не научились работники клуба организовывать досуг. Не привлекли к широкому участию и в самодеятельных и в общественных кружках нашу молодежь. Был стрелковый кружок — распался, накануне этого и другие. И все это потому, что профсоюзные и партийные организации фабрики ни разу серьезно не занимались клубной работой, не требуют от клубных работников добросовестной работы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ремонтный мастер Чешков</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Отдыхать ходим в другой клуб</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Я и мои подруги посещаем клуб, ходим в него танцовать. А чтобы отдохнуть хорошо, посмотреть хорошее выступление самодеятельных кружков, мы идем в клуб им. Молотова, или другие клубы. Хочется, чтобы и в нашем клубе были веселые, интересные вечера самодеятельности. Многие из нас умеют петь, играть на инструментах, но нас не организуют для этого.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Н. Рунова</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К работе клуба привлечь молодежь</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Редко я посещаю рабочий клуб. Не интересно. Придешь, посмотришь, посидишь и недовольный уходишь. В прошлом году устраивались стахановские вечера. Они проходили весело и культурно. Сейчас этого нет. Молодежь в клуб ходит редко. Не участвует и в самодеятельных кружках. Не заинтересовал клуб разнообразной, интересной, веселой кружковой, самодеятельной работой нашу молодежь.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Стахановка А. Степанова</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>...А для детей ничего</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Наши папа и мама работают на фабрике «Пионер». Они очень, очень редко ходят в клуб, а если идут, то нас не приглашают.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Клуб при фабрике хороший, но для нас, детей, там не устраивают ничего. У нас каникулы, хочется весело отдохнуть, петь песни, играть, танцовать.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В библиотеке для нас нет хороших книг. Много нас, детей рабочих, и мы просим, чтобы и нас не забывали культурные дяди.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Пусть в свои планы запишут детские утренники, кино, купят хороших книг.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Шура и Тося Ларины» («Призыв», 7 января 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Текстильщики, включайтесь в соревнование!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» подведены предварительные итоги работы за 1936 год. Фабрика выработала 74.500 тысяч метров ткани, план выполнен на 100.8 проц. Это больше, по сравнению с 1935 годом, на 12.200 тысяч метров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Но количественно план выполнен, благодаря использованию 12 дополнительных рабочих дней, запланированных на время декретного останова (декретный отпуск рабочим был предоставлен без останова оборудования).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>С производительностью труда на фабрике в прошедшем году было далеко неблагополучно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Производительность станка во 2-м квартале выразилась в 10,9 метра ткани в час, в 3-м квартале — 10,2 метра, в октябре 10,6 метра, в ноябре 10,9 метра. Почти на этом же уровне она продержалась и в декабре. А нормы существующие сейчас требуют выработки 11,4 метра в час. Стало быть новые нормы на фабрике не выполнялись.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Одна из главных причин низкой производительности в том, что не используется полная мощность ткацкого станка. Много станков работает с заниженными скоростями, по 220—224 удара в минуту. Руководители пытаются эту ненормальность «объяснить» тем, что на фабрике маломощное силовое хозяйство. Между тем, ничего не сделано для расширения этого хозяйства. Кроме того, на многих станках рабочие шкивы только наполовину загружены приводом. Другая половина ремня вращает холостые шкивы. Из-за этого станок делает значительно меньшее количество ударов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Неблагополучно на фабрике с браком. За 11 месяцев 1936 года забраковано 3615 тысяч метров ткани. Это составит 5,3 процента всей выработанной ткани.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Мешали выполнению новых норм и другие недостатки. Плохое качество ремонта увеличивало простой оборудования.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Простаивали также целыми днями станки из-за недостатка основ и сырья, а в это время на пакгаузах станции лежали эти материалы. Автотранспорт работал очень плохо.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Массовая работа — слабый участок. Опыт лучших стахановцев не стал достоянием всего коллектива рабочих. За год ни один </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>стахановец не прочитал лекции о методах своей работы. На кружках по изучению техники тоже не использовались хорошие примеры работы таких стахановцев, как подмастера Емельянова, ткачихи Болотовой и других.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Несмотря на указанные недочеты 1936 год был годом значительного роста фабрики «Пионер».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В 1935 году средняя зарплата рабочего выражалась в 146 рублей в месяц. В 1936 году она выросла до 166 рублей. Отдельные ткачи-стахановцы зарабатывали по 400—500 рублей ежемесячно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Только с декабря месяца на фабрике введена премиальная система оплаты.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В цехах фабрики «Пионер» среди ткачих, подмастеров, мастеров, инженерно-технических работников проведены собрания, на которых обсуждался призыв народного комиссара тяжелой промышленности тов. Орджоникидзе и обращение стахановцев и руководителей Меланжевого комбината ко всем текстильщикам о развертывании социалистического соревнования.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Благодаря развивающемуся стахановскому движению цеха фабрики переходили на уплотненную работу. По плану предусмотрено иметь расход рабочей силы на 1000 станкочасов 27,9 человека, фактически сейчас обслуживают в среднем 26 человек каждые 1000 станкочасов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Руководители фабрики уже наметили план работы на 1937 год. По этому плану они берут на себя серьезнейшие обязательства — выработать 82 миллиона метров ткани, поднять производительность на 6,5 процента, снизить себестоимость на 6 процентов и добиться расхода рабочей силы — 24 человека на 1000 станкочасов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Эти задачи требуют дальнейшего развертывания стахановского движения, механизации производственных процессов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В 1937 году фабрика должна освоить 450 ламелевых приборов (сейчас освоено 220 штук). Над установкой их работают несколько подмастеров. Но дело подвигается медленно. Кроме этого на станки, не имеющие ламелевых приборов, должны быть поставлены основорасщепители. Это новое приспособление в работе ткацких станков понижает обрывность нитей. В конце декабря для опыта были поставлены на 20 станках </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>основорасщепители. Если без них обрывность на станке бывает в среднем на один метр ткани 0,25 нитей, то с основорасщепителем обрывность нитей снизилась до 0,08 нитей, т.е. в три раза. Однако с постановкой основорасщепителей на фабрике тоже медлят.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1937 год — второй стахановский год. Рабочие предприятий тяжелой промышленности, отвечая на призыв своего наркома тов. Орджоникидзе, уже дают конкретные обязательства по досрочному выполнению годового плана, вступая и социалистическое соревнование.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>А. Фомин, Ив. Каськов» («Призыв», 11 января 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Освоить ламелевый прибор</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» уже несколько месяцев назад на некоторых станках были поставлены ламелевые приборы. В 22 комплекте, которым руководят подмастера Емельянов и Дементьев, эти приборы освоены. Подмастера не только хорошо их наладили, но и научили всех ткачих обращаться с прибором.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Так же неплохо работают ламелевые приборы и в 16 комплекте у подмастеров Сибрина и Антонова.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>А вот в 19 и 25 комплектах дело совершенно иное. Подмастера Курицин и Афанасьев понимают преимущества прибора, но не хотят наладить работу как следует. Они не помогают ткачихам изучить особенности прибора. Поэтому в их комплектах ткачи не выполняют новых технических норм» («Призыв», 18 января 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«В порядке подготовки к лыжному переходу в противогазах по маршруту Владимир — Иваново, рабочие-осоавиахимовцы фабрики «Пионер» 22 января на лыжах в противогазах совершат период по маршруту Владимир-Собинка. В числе участников перехода ударники фабрики: Котов, Жаров, Сурмина, Миронов, Российский и другие, всего 13 человек. Участники перехода обменяются опытом осоавиахимовской работы с рабочими фабрики имени Лакина» («Призыв», 22 января 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Звуковое кино в клубе фабрики «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>По разнарядке ЦК союза хлопчато-бумажников клуб фабрики «Пионер» получил звуковую кино-установку. Стоимость ее 6 тысяч 500 рублей. Со второго февраля в клубе фабрики начинается демонстрация звуковых кинокартин» («Призыв», 29 января 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лектор из Иванова приглашен фабрикой «Пионер». Сегодня в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>клубе фабрики им будет прочтена лекция о Пушкине.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Драматический кружок фабрики подготовил к постановке пьесу на текст поэмы Пушкина «Цыгане». После постановки молодежь выступит с самодеятельностью» («Призыв», 8 февраля 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Пущена в эксплуатацию новая шлихтовальная машина</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» закончена монтажом и пущена в эксплуатацию новая шлихтовальная машина. Сейчас в проборном цехе фабрики пробираются первые отшлихтованные основы с новой машины. Ha-днях они будут заправлены на станки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Какая особенность этой новой машины, по сравнению с машинами, имеющимися в фабрике?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На старых шлихтовальных машинах барабаны вращаются посредством натяжения нитей, отчего нити вытягиваются. Барабаны вновь установленной машины приводятся в движение трансмиссионными ремнями и растяжения нитей основ не происходит. Кроме того, на старых машинах гребенка устроена так, что между ее зубьями идет от пяти и более нитей. Они накатываются на навой склеенными. В новой же машине гребенка имеет вид ломаной линии. В ней в несколько раз больше зубов, и на каждый зуб приходится только по две нити. Поэтому на основах с этой машины заклея нитей не получается.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Осваивать новую шлихтовальную машину поставлены лучшие шлихтовальщики фабрики» («Призыв», 11 февраля 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Рабочие фабрик «Пионер» и «Организованный труд» заключили 2 месяца назад договор на социалистическое соревнование. Вторым пунктом в договоре записано:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Охватить индивидуальным социалистическим соревнованием ткачих и подмастеров всех 28 комплектов. На основе широко развитого индивидуального социалистического соревнования вывести фабрику из прорыва к 1 марта».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Такое обязательство взяли на себя рабочие фабрики «Пионер». Но с первых же дней заключения договора руководство социалистическим соревнованием было пущено фабкомом (председатель тов. Соколова) на самотек. И вот кончается первый квартал второго стахановского года, а индивидуально соревнующихся на фабрике из полуторы тысячи лишь около 200 и фабрика производственного плана не выполняет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Проверка выполнения договора не организована. А есть немало стахановцев, которые перевыполняют план, освоили технические нормы, например, подмастер т. Емельянов, ткачихи Котова, Мохова, Родионова, Родина и др.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Совершенно нет обмена опытом работы между фабриками «Пионер» и «Организованный труд». Фабричный комитет ограничивается только посылкой сводок с указанием процента выполнения плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Фабком фабрики «Пионер» не является организатором рабочих на широкое развитие социалистического соревнования. Это большая политическая ошибка, которую надо немедленно исправить» («Призыв», 20 марта 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Каждую весну и осень поселок фабрики «Пионер» из-за негодной дороги бывает оторван от города. В поселок при случае пожара не может пройти ни одна пожарная машина. Об этом много говорят рабочие на собраниях, это записано и в наказ городскому совету, но меры к улучшению дороги на поселок не принимаются.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Кроме того, в поселке при проводке водопровода и канализации граммофонным заводом образовалась страшная грязь, канавы хорошо не заделаны. Это все усугубляется еще плохим освещением уличных фонарей по ночам.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Не обращает внимания на поселок и администрация фабрики «Пионер». У домов № 8 и 9 уборные пришли в ветхость, двери изломаны, крыши худые» («Призыв», 10 апреля 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«B ноябре 36 года на пост главного механика фабрики «Пионер» вступил приехавший с фабрики им. Лакина тов. Шибанов, а в декабре того же года, с той же фабрики приезжает тов. Федулов и занимает должность директора.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Друзья встретились на новой фабрике и начали мирную жизнь и работу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>До приезда тов. Шибанова у главного механика было 2 помощника. Тов. Шибанов распорядился ввести новую должность — теплотехникк, на которую принял тов. Трунова. После этого с фабрики имени Лакина приезжает чертежник тов. Бардин — свояк Шибанову. Для него готова другая должность — заместителя главного механика. Так создается «своя семья».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Люди живут без критики, сор из избы не выносят. Работа пущена на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>самотек.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Важнейшая работа — переоборудование и сооружение приточно-вытяжной вентиляции в этом году срывается. Нужно делать трубопровод для доувлажнения ткацких зал, делать подвески, скобы, штуцера и т. д. Материал на это есть, но на фабрике их делать не думают.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В январе в главном выходе из фабрики стали устанавливать три компрессора (согласно технического проекта).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Я докладываю тов. Федулову, что компрессоры устанавливаются не на месте. Ими загромождается главный проход, что противоречит противопожарным мероприятиям и технике безопасности, но получаю ответ:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Где поставим, там и будет стоять.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В феврале я пишу директору снова докладную записку, но увы, ответа нет.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В результате с молчаливого согласия главного механика два компрессора были установлены, а городская пожарная охрана эту установку запретила. На установку затрачены средства и все пошло насмарку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Только самоуправство Федулова, непонимание и нежелание прислушиваться к полезным советам привело к такому последствию. Он решил, что раз главный механик не возражает, значит делать можно. Будет ли возражать механик, когда он «свой» человек.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В 4-м зале больше четырех месяцев не работал вентилятор. Никто не мог воздействовать на Шибанова, чтобы вентилятор был исправлен. Вмешался инспектор труда тов. Соловьев. Но Шибанов нашел выход. Он снимает вентилятор в уточно-товарном цехе и из двух делает один в 4-м зале, не предупреждая даже об этом отдел техники безопасности.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главный механик Шибанов решил очистить накипь в паровых котлах. Приобрел для этого массы «антинакипин». Не предупреждая никого в фабрике, Шабанов заложил в котел тройную порцию «антинакипина». Из этого котла проходит паровое увлажнение во второй зал. От «антинакипина» в вале пошло зловоние, вызвавшее у всех рабочих сильную головную боль. Хорошо что подоспел заведующий фабрикой тов. Жирнов, который </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>распорядился закрыть пар. А ведь в инструкции по применению «антинакипина» сказано о его вреде для человеческого организма.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Да что говорить об этом, когда у главного механика под носом, в механическом отделе рабочим работать на станках опасно. Разные части токарных станков закреплены не болтами, а привязаны марлей. Прививали марлей и ограждения.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Самонадеянность, идиотская болезнь — беспечность — все это мешает нормально работать фабрике «Пионер».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Техник по безопасности В. Мишенев» («Призыв», 17 апреля 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«До последнего времени фабрика «Пионер» имела свое паросиловое хозяйство. Много средств расходовалось на приобретение и подвозку топлива и т. д.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Недавно котельная фабрики остановлена, котел удален: фабрика перешла на пар, подаваемый ТЭЦ. Производственные возможности фабрики не снижаются, но отказ от собственного пара дает возможность экономить до ста тысяч рублей в год.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Техник Трунов» («Призыв», 28 апреля 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Договор о социалистическом соревновании заключили между собой команды пожарно-сторожевой охраны фабрик «Пионер» и «Организованный труд». Основными показателями соревнования является повышение трудовой дисциплины и политического уровня работников.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Между работниками развернулось индивидуальное соревнование. Для премирования лучших выделены специальные средства» («Призыв», 11 мая 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«В прошлом году в банях фабрики «Пионер» производился капитальный ремонт. Прошло 9 месяцев и баня опять закрыта на капитальный ремонт. Оказывается, прораб Лукьянов, чтобы надолго не затянуться с ремонтом бани распорядился гнилой накат заштукатурить, а комиссия этот ремонт приняла, в результате через 9 месяцев накат весь разрушился» («Призыв», 6 июня 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«В клубе фабрики «Пионер» установлен звуковой кино-аппарат. Демонстрировалась первая звуковая картина «Девушка спешит на свиданье» («Призыв», 18 июня 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Шасси для автобуса получила фабрика «Пионер». На месте будет оборудован кузов, 30-местный автобус первым рейсом 29 июня пойдет в Москву с экскурсантами» («Призыв», 23 июня 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«Известно, что фабрика «Пионер» работает преимущественно на пряже, получаемой с фабрики им. Лакина, которая недобросовестно выполняет свои в обязательства. За 20 дней июня фабрика им. Лакина недодала фабрике «Пионер» 21 тонну утка и 19 тонн основы. Установлены также факты, что по распоряжению директора Лакинской фабрики Матвеева им произведена самовольная перезаправка 8 машин с 65 утка, который должен был работаться для фабрики «Пионер», на 85 уток, предназначенный для своей фабрики.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>И несмотря на эти антигосударственные дела, трест примиренчески к ним отнесся. Трест также знает, что фабрика «Пионер» систематически получает с «Лакинки» брачный уток, которого уже переработано 180 ящиков, однако не принял мер к тому, чтобы заставить дирекцию фабрики им. Лакина снабжать «Пионер» доброкачественным утком.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На фабрике «Пионер», например, все станки разлажены, цеха в грязи, ламелевые приборы не освоены. Не случайно немногие, перешедшие на уплотненную работу, сейчас выполняют промфинплан» («Призыв», 24 июня 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«3 июля «Призыв» в статье «Троцкист под опекой парткома» указывал, что на фабрике «Пионер» до конца не вскрыта троцкистская группа, что ее покрывает секретарь парткома Широков. Партийное собрание подтвердило эти факты и вынесло политическое недоверие Широкову и в целом парткому.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В связи с этой статьей горком ВКП(б) на днях рассмотрел весь материал. Горком отметил, что газета правильно отмечала о покровительстве троцкистов парткомом и его секретарем Широковым. Широков знал о существовании на фабрике троцкистской группы, знал о распространении контрреволюционной литературы, но не принял мер к разоблачению этой группы. Хуже того, Широков скрыл это от партийной организации во время выборной кампании парторганов и допустил избрание троцкиста Соколова в партком.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кроме этого выяснилось, что секретарь комитета комсомола фабрики Щукин примыкал к троцкистской группе, подписывал троцкистскую платформу и зная о распространении на фабрике троцкистской литературы. Член партии Егоров имел тесную связь с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>троцкистами, которые заходили к нему в дом, молчал о вредительской работе заведующего клубом Бренера. Установлено также, что секретарь парткома фабрики «Оргтруд» Морозов, будучи инструктором горкома, разбирал заявление о троцкистской группе на фабрике «Пионер», не вскрыл эту группу, а свел все дело к склоке» («Призыв», 2 августа 1937).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Переоборудование станков на фабрике «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ha-днях начнется переоборудование станков в первом зале фабрики «Пионер». 24 узких станков, вырабатывающих в настоящее время марлю, будут заменены широкими — 40-дюймовыми станками. На этих станках будет вырабатываться миткаль. Кроме того 144 таких же станка будет поставлено в зале № 2, взамен узких. Всего в этом году на фабрике будет сменено 365 станков» («Призыв», 8 августа 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Спортивное общество «Основа»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> фабрики «Пионер» у клуба фабрики устраивает физкультурную площадку, где рабочие во время ожидания смены, а также и в свободное время будут заниматься физкультурными играми (волейбол, гимнастика и т. д.)» («Призыв», 9 августа 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» 6 сентября открыт недавно выстроенный и только что оборудованный детский на 75 человек. В первый день сад посетило около 50 детей рабочих фабрики» («Призыв», 9 сентября 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«На фабрике «Пионер» идет переоборудование станков во втором зале. Уже заменено 28 узких станков широкими. Половина из них работает, другие обрабатываются» («Призыв», 9 сентября 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Особый вопрос о фабрике «Пионер». Здесь явно орудуют неразоблаченные и до конца не выкорчеванные враги народа. Пользуясь политической беспечностью фабричных организаций (секретарь парткома т. Гогина, председатель фабкома т. Герасимов), на фабрике два раза сорвана производственная конференция рабочих, посвященная обсуждению решения правительства. И до сих пор никакого политического значения этим фактам не придано. Молчаливо относится к ним и трест. Характерно, что о вторичном срыве конференции на фабрике ни т. Коновалов, ни его заместитель т. Корчагин не знали. Это характеризует уровень руководства треста фабриками.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В цехах фабрики «Пионер» то и дело идут разговоры: «Пусть уж актив идет на конференцию...» Отпора этим разговорам кумушек нет, нет и развертывания массовой политической работы. Стахановка т. Саитова рассказывает как «подготовляли» созыв конференции:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Подойдут, ткнут извещение и пошли дальше. Никакой разъяснительной работы не было.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На конференции, созванной вторично, не было ни членов парткома, ни членов пленума фабкома. Если в первый раз на конференцию явилось 130 человек из 400, то второй раз только 72 человека.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Начальник ткацкого цеха т. Чуев о несостоявшейся вторично конференции заявил:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Извещения на некоторые участки принесли только за полчаса до окончания смены.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Председатель фабкома т. Герасимов поправился:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Мы роздали извещения не за полчаса, а за час с четвертью...</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Враги народа, приспешники разоблаченных троцкистов Соколова и Широкова срывают на фабрике конференцию, а эти, с позволения сказать, «руководители» разводят споры, полезные только врагу. Партийная организация фабрики стоит в стороне и наблюдает.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Пора понять руководству и треста, и фабрик, что надо выполнять решение правительства не совещаниями, а делами. Только бюрократы, да люди, желающие сорвать решение правительства, могут бесконечно болтать, чтобы в болтовне утопить живые дела» («Призыв», 2 октября 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Путь фабрики за годы революции</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Для открываемого, при музее к XX годовщине Октября отдела социалистического строительства фабрика «Пионер» готовит выставку, показывающую путь фабрики за годы революции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Путь этот интересен. До революции на месте «Пионера» была маленькая, низенькая, темная фабричка, принадлежащая фабриканту Белову. В ней насчитывалось 320 станков, выпускала она около 7 миллионов метров ткани в год. Рабочих насчитывалось до 600 человек.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сейчас в корпусе старой фабрики расположилась контора и подсобные цеха. Основное же производство сосредоточено в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>новом огромном, светлом корпусе, выросшем в 1926 году рядом со старым. На фабрике уже 1280 станков, количество рабочих увеличилось до 1450 человек, количество выпускаемой ткани выросло в десять с лишним раз.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Показательны цифры роста производства за последние десять лет, с момента пуска нового корпуса. Выпуск ткани за этот срок вырос с 7636341 до 74836867 метров в год, стоимость годовой продукции в неизменных ценах — с 2042624 до 13996813 рублей, производительность труда увеличилась ровно в три раза, средний заработок рабочих поднялся в два с половиной раза.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Кроме этих материалов, на выставке в музее фабрика представит образцы своей продукции, выставит портреты лучших стахановцев Емельянова, Родиной, Моховой и др.» («Призыв», 14 октября 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Нарком Легкой Промышленности тов. Шестаков посетил фабрику «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>19 ноября вечером после районного и городского предвыборного совещания, Народный Комиссар Легкой Промышленности товарищ В.И. Шестаков посетил фабрику «Пионер».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Товарищ Шестаков в течение часа очень внимательно знакомился с условиями работы фабрики. Осматривая производственные залы и оборудование, Василий Иванович беседовал с ткачихами и поммастерами.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Товарищ Шестаков в беседе с рабочими особенно интересовался снабжением фабрики подсобными материалами, качеством получаемой пряжи и как фабрика выдерживает стандарт вырабатываемой ткани.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Народный Комиссар также беседовал с главным инженером фабрики т. Козьмадемьянским, с заведующим товарной конторой тов. Шмониной и ткачихой тов. Андроновой.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Товарищ Шестаков, отметив некоторый рост производительности труда на фабрике, поставил перед коллективом задачу: добиться в декабре выполнения плана не менее чем на 100 процентов при значительном улучшении качества выпускаемой продукции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Товарищ Шестаков предложил руководству фабрики в декабре закончить постановку увлажнительной системы и вентиляции» («Призыв», 21 ноября 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«На улице Сакко и Ванцетти у фабрики «Пионер» имеется новый дом. Но этот дом в бесхозяйственном состоянии и жильцы из-за халатности руководителей фабрики вынуждены жить в холодных и некультурных квартирах. Все наружные двери в коридорах не прикрываются. Штукатурка вокруг дверей и в квартирах обвалилась. Окна также плотно не прикрываются, зимние рамы до сих пор не обмазаны» («Призыв», 8 декабря 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>По-большевистски взяться за руководство фабрикой</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Несмотря на большой производственный подъем рабочих и рекордные показатели выполнения норм отдельными стахановцами в целом, фабрика «Пионер» работает плохо. По 27 декабря включительно план фабрикой выполнен только на 83,4 процента. А цех № 2 (начальник т. Чуев) за этот период дал всего лишь 79,3 процента к плану за проработанное время.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>За 27 дней декабря фабрика недодала стране свыше 800 тысяч метров ткани.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Причина плохой работы фабрики заключается в массовых неполадках на производстве.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Директор фабрики т. Королев не сумел обеспечить бесперебойную работу предприятия. Заведующий фабрикой Косьмодемьянский также проявил полную бездеятельность.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Из-за плохого качества основ и недостатка их сотни станков ежедневно часами простаивают. Большим тормозом в работе является недостаток и низкое качество подсобных материалов. Вальков для боевого механизма нет, каточков тоже. А имеющиеся березовые вальки все в сучках, быстро ломаются. По 5—6 вальков на каждом станке приходится поммастерам менять за смену. Все это создает большие простои и ведет к невыполнению норм. Например, 7 декабря станок № 84 из-за валька простоял 3 часа.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Обойные гвозди — мелочь, но из-за них тоже много задержки. Однако отдел снабжения не может обеспечить производство гвоздями.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Недостаток ряда деталей к ткацким станкам и подсобных материалов приводит к тому, что поммастера вместо налаживания работы в комплекте, вынуждены по фабрике искать детали и подделывать их к станку. Совершенно нет наборных собачек, отбойных клубков и челноков на правую руку» («Призыв», 29 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>декабря 1937).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Клуб фабрики «Пионер» для рабочих организует вечер, на котором выступят с интересными вещами кружки самодеятельности, оркестр духовой музыки и т. д.» («Призыв», 31 декабря 1937).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...23 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Наркомат Легкой Промышленности СССР отпустил Владимирскому хлопчатобумажному тресту на капитальное строительство в текущем году 33.512.000 рублей. Это в полтора раза больше прошлогоднего.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Значительные суммы из этих средств выделены и на предприятия нашего района. Фабрике «Пионер» отпущено на постройку электрической подстанции 170812 рублей, на капитальный ремонт ткацкого оборудования 115981 рубль, на ремонт энергосилового оборудования 60771 рубль, на устройство вентиляции 143121 рубль, на постройку одного восьмиквартирного дома 123100 рублей, на капитальный ремонт домов 35612 рублей и т. д.» («Призыв», 12 января 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Выполним свой долг перед страной</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Во всех сменах фабрики «Пионер» состоялись многолюдные митинги рабочих, посвященные открытию первой сессии Верховного Совета СССР. На митингах выступили рабочие и приветствовали депутатов — избранников народа.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Месяц назад,— заявил начальник цеха тов. Петров,— мы выбирали депутатов — лучших сынов нашей родины в Верховный Совет СССР. Сейчас наши избранники собрались в Кремле обсудить вопросы государственной важности. Наши депутаты дали слово работать хорошо. Это обязывает и нас работать хорошо, давать больше продукции, чтобы страна наша стала еще богаче.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Выступивший стахановец—помощник мастера тов. Дементьев сказал:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Народ избрал самых лучших людей руководить страной. Наша обязанность помогать им. Мой комплект из месяца в месяц выполняет план. Открытие первой сессии Верховного Совета СССР я встретил выполнением плана.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В своей резолюции рабочие, служащие и инженерно-технические работники фабрики «Пионер» заявили:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>— Мы внимательно будем следить за работой сессии Верховного Совета СССР, которая еще раз убедит весь мир, что непобедим народ, который объединен вокруг партии Ленина—Сталина, что непобедима страна, имеющая такой парламент, как Верховный Совет СССР, избранный нерушимым блоком коммунистов и беспартийных.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В честь открытия первой сессии Верховного Совета СССР мы еще шире развернем у себя на фабрике социалистическое соревнование и стахановское движение, покажем лучшие образцы работы, выполним свой долг перед страной.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Да здравствует высший государственный орган трудящихся — Верховный Совет СССР!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Да здравствует первый депутат Верховного Совета СССР, наш любимый товарищ Сталин!» («Призыв», 14 января 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>КОРОЛЕВ—директор фабрики «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t>ВЫВЕДЕМ ФАБРИКУ ИЗ ПРОРЫВА</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В прошлой 1937 году фабрика «Пионер» работала плохо. Промфинплан был выполнен на 84,5 процента. При чем было дано продукции второго сорта 9,5 проц. и брака 2,16 проц. Это обязывало руководителей фабричных организаций, инженерно-технический персонал, стахановцев и весь коллектив рабочих по-большевистски включиться в борьбу за ликвидацию недостатков и обеспечить выполнение и перевыполнение производственного плана в 1938 году.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Однако до настоящего времени улучшение работы фабрики происходит крайне медленно и план фабрикой далеко не выполняется.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>За январь фабрика план выполнила лишь на 83,7 проц., за февраль на 86,9 проц. и за март — на 89,9 проц. За это время недодано стране 2,4 миллиона метров ткани и выпущено не сортной ткани (2-й сорт и брак) 7,12 проц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Одной из главных причин плохой работы — это разлаженность оборудования на фабрике. Этот недостаток сейчас на фабрике устранен. В марте график по планово-предупредительному ремонту выполнен на 110 проц. Отремонтировано 283 машины. Капитально отремонтировано 38 машин—111 проц. плана. Однако нельзя сказать, что у нас с качеством ремонта обстоит хорошо. По </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>вине главного механика фабрики тов. Шибанова и начальника ремонтно-механического отдела тов. Шамолина продолжают иметь место факты низкого качества ремонта производственного оборудования.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>За последнее время на фабрике улучшился контроль за работой помощников мастеров и повысилась требовательность об улучшении наладки машин, заправки основ и ухода за оборудованием. Особенно это надо отнести к начальнику цеха тов. Чуеву И.Н. и сменному мастеру, тов. Мазову. Иначе относятся к работе мастера тт. Ветров, Постнов и Сергеев, которые не следят за качеством работы поммастеров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>12, 13, 14 и 23 комплекты раньше работали неудовлетворительно. Помощники мастеров тт. Малышев, Ильин, Горелкин, Маврин и Корабельщиков, серьезно взялись за работу, улучшили наладку оборудования и этим обеспечили в марте перевыполнение норм выработки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Не так давно мы проводили инженерно-техническое совещание, на котором инженеры и техники раскрепились по комплектам и взялись оказание поммастерам практической помощи в улучшении работы машин. Это дало в некоторой степени сдвиг.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Кроме этого с целью улучшения работы фабрики поставлена система вентиляции и увлажнения во втором зале, проведено доувлажнение в двух залах, улучшена заправка основ поммастерами и контроль заправки со стороны мастеров.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Сейчас проводится выправление главных и средних валов. Механическая мастерская поставила дополнительно два токарных и один сверлильный станок, что улучшило обработку деталей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Улучшено снабжение челноками, гонками и другими деталями.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В этом же году будет дополнительно переоборудована система вентиляции в трех залах, будет поставлено доувлажнение в двух залах, сократится вытяжка основ на шлихтовальных машинах, будет дополнительно поставлено 130 автомазирующих (ламелевых) приборов и все станки будут оборудованы приборами от вылета челнока.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наиболее крупными недостатками в работе фабрики являются: недостаточно развернутая техническая учеба, отсутствие систематической работы со стахановцами, отсутствие среди </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>рабочих соцсоревнования, которым охвачено всего лишь 20 проц. рабочих. И еще хуже обстоит дело с проверкой социалистических договоров и результатов соревнования.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Учтя все эти недостатки, руководство фабрики вместе с инженерно-техническими работниками, стахановцами, при помощи партийной и профсоюзной организации обеспечит решительный перелом в работе и выведет фабрику из прорыва» («Призыв», 6 апреля 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ФАБРИКА «ПИОНЕР» МОЖЕТ И ДОЛЖНА РАБОТАТЬ ХОРОШО</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ha-днях редакция «Призыв» совместно с фабкомом фабрики «Пионер» провела совещание с группой ткачих по вопросу о том, что им мешает лучше работать. Выступавшие ткачихи Захарова, Кувина, Кондратьева К., Кондратьева А., Хлапова Н. и подмастер т. Дементьев рассказали, как они добиваются успехов производственной работе и что им мешает увеличить выпуск продукции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На совещании указывалось на плохую работу некоторых мастеров и подмастеров, на причины простоев станков, брака и т. д. На этом же совещании работницы говорили с какими показателями они хотят прийти к 1 Мая. Даем эти выступления.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Тов. Дементьев — подмастер</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В нашей работе не малая помеха — нехватка запасных частей. У нас нет сейчас, например, костыльков, которыми привинчиваются брусочки щечки, не хватает шурупов и других нужных предметов. Это ведет к большей разладке станков и к простоям.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Затем в залах не поддерживается равномерная и нужная температура: или бывает сильная сухота, или избыток влаги. Понятно, что такое положение отражается на качестве продукции.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Скажу еще о электроэнергии. По-моему с электростанции энергия нам подается неравномерно, не трудно заметить, как через разные промежутки изменяется быстрота полета челнока. Неравномерность движения приводит к быстрой разладке станков.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Даже при многих недочетах и неполадках наш 22-й комплект мартовский план выполнил на 103 процента. Это говорит за то, что и в целом у фабрики есть все условия и возможности не только выполнять, но и перевыполнять план.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На ходу устраняя все недочеты, производственными успехами встретим Первое Мая» («Призыв», 10 апреля 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Нет заботы о здравпункте</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На фабрике «Пионер» (директор тов. Королев) здравпункт не имеет приличного вида. Внутренняя сторона рам покрыта слоем пыли и протереть их нет возможности.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Уборщица обслуживает пункт лишь в течение 7 часов, остальное время пункт безнадзорный. Об отсутствии уборки медицинский персонал заявлял завхозу, но дело не двигается с места.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Были случаи, что медперсонал был вынужден отказывать в перевязке в виду невозможности вести работу в антисанитарной обстановке.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Плохо заботится администрация о здравпункте. Во время несчастного случая пострадавшему необходима экстренная помощь. Для этого должен быть под руками транспорт, но на фабрике «Пионер» его не сыщешь. Медперсоналу приходится разыскивать лошадей по часам и безрезультатно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ненормально на фабрике с температурой. В цехах она доходит до 30—32 градусов, что вызывает головную боль и носовое кровотечение у рабочих.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Госсанинспекция об антисанитарном состоянии здравпункта и отношении дирекции к нему составила акт еще в начале марта. Через месяц проверила, но положение не изменилось.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Зав. пунктом Артамонова» («Призыв», 18 апреля 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Из года в год фабрика «Пионер» не выполняет производственного плана. В 1937 г. план был выполнен на 84 процента. Первый квартал 1938 года не дал положительных результатов: производственная программа выполнена на 86 процентов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Коммунисты ожидали, что секретарь парткома тов. Гогина расскажет им о том, как мобилизовала партийная организация рабочих на быстрейшую ликвидацию последствий вредительства, на выполнение производственного плана и лучшее качество выпускаемой продукции. Но она только упомянула, что настойчивой, упорной, большевистской борьбы на этих участках работы не было.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На фабрике из 28 коммунистов, работающих в производстве, нормы выполняют только 7, а из 606 ткачих выполняют всего лишь 100.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководство парткома не смогло по-настоящему сочетать </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>партийно-политическую работу с хозяйственными задачами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Постановление Совнаркома СССР, давшее развернутую программу мероприятий по улучшению работы хлопчатобумажной промышленности, выполняется плохо. Оно не стало достоянием широчайших масс.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Вредители в текстильной промышленности проводил и подрывную работу, направленную на вывод из строя оборудования. Это имело место и на фабрике «Пионер» при бывшем директоре Федулове, ныне разоблаченном.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Тов. Балашова заявила:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— В цехах до сих пор нет многих деталей, плохо работает приготовительный отдел. Например, мне на-днях накладывали и заправляли основу. Станок вместо положенного времени простоял лишних полтора часа.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>К этому выступлению нужно добавить, что партком не изучал людей, не знает, кто, как работает.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Тов. Степанов А. также останавливается на работе приготовительного отдела. Почему он плохо работает? Прежде всего потому, что основные части агрегатов подносились и требуют капитального ремонта.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Знают ли об этом администрация и партком? Да, безусловно знают, но мер не принимали. Плана предупредительного ремонта нет, а текущий не дает положительных результатов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Выступление директора фабрики тов. Королева было поверхностное. Он перечислил ряд недостатков в работе, в общем все то, что уже давно известно коммунистам. Но он не сказал, какие практические мероприятия осуществлены по ликвидации последствий вредительства на фабрике. Как выполняется постановление Совнаркома СССР о текстильной промышленности.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Вскрывая существенные недостатки в работе партийного комитета, коммунисты фабрики должны вместе с вновь избранным парткомом учесть указания товарища Сталина:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...«Политика и хозяйство неотделимы. Они существуют вместе и действуют вместе. И тот, кто думает в нашей практической работе отделить хозяйство от политики, усилить хозяйственную работу ценой умаления политической работы или, наоборот, усилить политическую работу ценой умаления хозяйственной работы,— тот </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>обязательно попадет в тупик».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Партийное собрание закрытым (тайным) голосованием избрало новый партийный комитет в составе семи человек: тт. Гогиной, Уркалова, Маркова, Никешиной, Марининой, Яковлевой и Гусева.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>И. Рунов» («Призыв», 26 апреля 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Обязательства ткачей фабрики «Пионер»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Фабрика «Пионер» на протяжении длительного времени не выполняет план. Хорошей работе мешают производственные недостатки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На фабрике не хватает рабочей силы, в особенности ткачей и поммастеров. Из-за недостатка ткачей простаивают по 40—50 станков за смену.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Много мешает работе и недостаток материалов. Часто станки простаивают по целой смене, т. к. нет основ. Вальки буковые бывают редко, да и те не совсем обработаны. Поммастеру приходится самому сверлить отверстия для болтов.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Готовясь к выборам в Верховный Совет РСФСР, ткачи 12 и 13 комплекта обязались к 26 июня выполнить план на 100 проц. Их инициативу подхватили все рабочие второго цеха и так же вступили в соцсоревнование.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В.М. Татаев» («Призыв», 4 июня 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Партийная организация фабрики «Пионер» за антипартийное поведение исключила из рядов ВКП(б) члена партии Алексеевского Василия Павловича. Бюро городского комитета партии утвердило это решение парткома» («Призыв», 5 июня 1938).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Массовка трех предприятий</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Яркие лучи солнца щедро заливали город и окрестности. Она пробивались сквозь густую зелень берез и световыми зайчиками разбегались на земле. Они звали на простор луговых полян, под сень кудрявых берез.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Автобус, пятитонная и полуторатонная автомашины с утра подвозили рабочих «Автоприбора» к озеру «Глубокое». Длинной, пестрой лентой растянулись группы рабочих и работниц фабрики «Пионер» и грамзавода, также спешивших на массовку к «Глубокому».</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Более 2 тысяч человек собралось на гулянье. Массовка открылась митингом, посвященным выборам в Верховный Совет РСФСР. В </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>своих выступлениях тт. Радзиевский, Найденов и др. призывали голосовать 26 июня за лучшую дочь нашей родины, непартийную большевичку — тов. Н.П. Егорову. Они призывали встретить этот величайший праздник народов новыми производственными победами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Митинг окончен. Живописные группы нарядно одетых рабочих и работниц расцветили обширную полянку.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Быстро были организованы танцы, игры в волейбол, городки, стрельба в цель.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На смену духовым оркестрам выступали гармошки. Танцующую молодежь сменяли пожилые рабочие, организуя пляску, хоровые песни и частушки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>— Отдых хороший,— высказал свое впечатление рабочий цеха № 1 завода «Автоприбор» тов. Косарев.— Это первое гулянье на воздухе. Хорошо бы такие выходы на вольный воздух проводить и в дальнейшем.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Руководители партийных, профсоюзных и комсомольских организаций завода «Автоприбор» не плохо организовали и обеспечили рабочим хороший и веселый отдых.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Этого нельзя сказать в отношении грамзавода и фабрики «Пионер». Здесь вся подготовка и организация массовки ограничилась только тем, что были высланы на место гулянья буфеты и духовой оркестр. О затейниках и играх никто не подумал. Рабочие были предоставлены самим себе. Выручили автоприборовцы, так как все три коллектива слились в общую массу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Руководители парткомов, профсоюзных и комсомольских организаций грамзавода и фабрики «Пионер» не сочли нужным принять участие в массовке рабочих и работниц. Председатель завкома грамзавода тов. Самойлов приехал утром на несколько минут и укатил обратно. Директор завода тов. Головлев приехал после трех часов дня. Секретарь парткома тов. Савенков совсем не счел нужным поинтересоваться отдыхом рабочих завода, а командировал представителя от парткома тов. Воеводина» («Призыв», 10 июня 1938).</w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...115 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Хор рабочих фабрики «Пионер»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Хоровой кружок из рабочих фабрики «Пионер», организованный в марте, несколько месяцев бездействовал — не было гармониста. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Сейчас фабком гармониста нанял и кружок снова взялся за работу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>25 июля кружок провел выход в 24-квартирный фабричный дом на улице Сакко и Ванцетти и организовал здесь массовое гулянье жителей дома. Гулянье прошло очень весело, выступлениями хора жители остались довольны.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Такие выходы хор будет устраивать и в следующие дни отдыха.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Староста кружка Маринина» («Призыв», 4 августа 1938).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...425 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>НА ФАБРИКЕ «ПИОНЕР» УЛУЧШАЕТСЯ УВЛАЖНЕНИЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Большое ѵ значение имеет на текстильных фабриках увлажнительная система, посредством которой снижается обрывность на ткацких станках и сокращается процент брака. С этой целью фабрика «Пионер» приобрела на «Оргтруде» насос с мотором, давлением до 6 атмосфер, с тем, чтобы нормально работали все форсунки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чтобы лучше фильтровалась вода, администрация фабрики заменила в фильтре стружку и вместо нее положила 400 килограммов кокса.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЛАМЕЛЕВЫЕ ПРИБОРЫ НА ТКАЦКИХ СТАНКАХ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Фабрика «Пионер» имеет на ткацких станках 290 ламелевых приборов. Главное назначение этого прибора: ликвидировать брак по близнам. Сейчас фабрика получила еще 16 таких приборов, которые будут поставлены на станки, выпускающие широкий миткаль.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кроме этого на станки поставлены 300 приборов, предостерегающих от вылета челнока. При получении железа такие приборы будут поставлены на всех ткацких станках» («Призыв», 18 августа 1938).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...191 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отдых стахановцев</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ha-днях группа стахановцев фабрики «Пионер» провела свой день отдыха в однодневном доме отдыха фабрик</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и «Оргтруд». В это же время в доме отдыха находились и стахановцы «Оргтруда». Обе группы paбочих быстро познакомились и дружно, весело, культурно провели свой отдых» («Призыв», 28 августа 1938).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15785768" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0293">
+      <w:r w:rsidRPr="00476084">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1740 lines deleted...]
-        <w:t>Сейчас в лагерях отдыхает 166 пионеров и школьников» («Призыв», 22 июня 1939).</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ФАБРИКЕ «ПИОНЕР» ПЕРЕДАЮТСЯ ДОМА ТРЕСТА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В связи с ликвидацией Владимирского хлопчатобумажного треста и перехода руководимых им предприятий в непосредственное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>подчинение, главку, фабрике «Пионер» передается 11 жилых домов и вновь выстроенный административный дом треста.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В жилых домах насчитывается 125 комнат. Во вновь полученные дома дирекция фабрики будет вселять семьи лучших стахановцев и инженерно-технических работников фабрики. Это позволит значительно улучшить квартирные условия текстильщиков фабрики «Пионер». Административный дом предполагается использовать под школу ФЗУ» («Призыв», 18 сентября 1938).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765C4543" w14:textId="62EE1665" w:rsidR="0009373B" w:rsidRDefault="0009373B" w:rsidP="00B437F5">
+    <w:p w14:paraId="44BDEADA" w14:textId="1757B60E" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0293">
-[...6258 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5215DE73" wp14:editId="4F6E4628">
-[...2 lines deleted...]
-            <wp:docPr id="14" name="Рисунок 14" descr="http://lubovbezusl.ru/_pu/21/13435964.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BF0F1C7" wp14:editId="29400049">
+            <wp:extent cx="7620000" cy="5689600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="31" name="Рисунок 31" descr="https://lubovbezusl.ru/_pu/36/72626808.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 19" descr="http://lubovbezusl.ru/_pu/21/13435964.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 33" descr="https://lubovbezusl.ru/_pu/36/72626808.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7620000" cy="5689600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Почтовый пер., д. 4. Административный дом, школа ФЗУ фабрики «Пионер»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D072872" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>РАЙОННАЯ ШКОЛА ФЗУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С 1 ноября, в здании бывшего хлопчатобумажного треста </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>открывается школа ФЗУ фабрики «Пионер».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Новая школа будет готовить ткачей и помощников мастеров не только для «Пионера», но также и для «Оргтруда» и для фабрик Ковровского района—им. Кирова, им. Красина, им. Володарского и им. К. Маркса.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В первый набор будет принято 120 человек. Набор идет успешно» («Призыв», 30 октября 1938).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D525BB3" w14:textId="044242BE" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПОМЕЩЕНИЕ ЗДРАВПУНКТА ТРЕБУЕТ РЕМОНТА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Здравпункт фабрики «Пионер» находится в грязном и холодном помещении. Помещение требует ремонта — надо побелить стены и потолок, окрасить рамы, пол и весь инвентарь, взамен форточки и глухих рам сделать большие отворные рамы, загородить железом паровые трубы, приобрести приличный умывальник.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Но, несмотря на просьбы об этом, администрация фабрики никаких мер не принимает.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Не совсем хорошо поставлено снабжение медикаментами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Капитова» («Призыв», 14 ноября 1938).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Подготовка к реконструкции фабрики «Пионер»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» идет подготовка к реконструкции производственных цехов. Составлен проект расстановки новых станков. Предполагается вместо существующих платтовских установить более усовершенствованные автоматические станки «АТС-5».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Всего будет установлено 611 станков, которые сейчас находятся на фабрике «Комавангард». Намечается первые 300 автоматов установить во втором зале и начать на них работу уже в первом квартале 1939 года. В связи с этим в ближайшее время начнется подготовка кадров для работы на новых станках.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Фабрикой получены первые пять автоматов, один из них устанавливается в техническом кабинете и четыре — в школе ФЗУ. Эти станки используются с учебной целью. Помимо обучения на месте, лучшие ткачихи будут посланы на практику на фабрику «Комавангард».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Как заявляет специалист по автоматам инженер тов. Целяк, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>который занимается подготовкой к реконструкции фабрики, составленный им проект отослан на окончательное утверждение в Наркомлегпром» («Призыв», 17 ноября 1938).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Уже месяц работает во Владимире новая школа — школа ФЗУ фабрики «Пионер». Обучается в ней 97 человек.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С первого декабря, одновременно с учебой в школе, учащиеся начале производственную практику на фабрике. Работают здесь пока на одном станке каждый.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сейчас школа проводит дополнительный набор. Будет принято еще 30 человек» («Призыв», 3 декабря 1938).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438BA3BA" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Указом Президиума Верховного Совета СССР от 2 января 1939 года Народный Комиссариат Легкой Промышленности СССР разделен на два народных комиссариата: Народный Комиссариат Текстильной Промышленности СССР и Народный Комиссариат Легкой Промышленности СССР. В состав Народного Комиссариата Текстильной Промышленности СССР включены предприятия хлопчатобумажной, шерстяной, льняной, пенько-джутовой, шелковой, искусственного шелка и ватной промышленности…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПРАЗДНИК У ЕЛКИ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дети рабочих, инженерно-технических работников и служащих фабрики «Пионер» весело и радостно встретили и провели новый год. Дирекция фабрики, фабком и парторганизация организовали новогоднюю елку.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сколько восторга и радости было у детей, собравшихся вокруг нарядно убранной елки. Веселью детей не было конца. Они пели песни, плясали.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Валя Быков на елке в детсаде им. Ленина превосходно декламировал «Как весело, как радостно кругом». Интересно декламировала Лиля Потеева про елочку. Азик Смирнов из средней группы своей декламацией «Сталин, Сталин дорогой, твой порвет передо мной» вызвал бурную несмолкаемую овацию.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Хорошо также прошла елка, организованная в клубе фабрики для детей школьного возраста. После веселья дети получили хорошие гостинцы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Пичугин» («Призыв», 4 января 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вступаем в соревнование и вызываем коллектив фабрики </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Оргтруд»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Обсудив письмо коллектива рабочих, стахановцев, инженерно-технических работников краснознаменного Меланжевого комбината с призывом ко всем текстильщикам Ивановской области вступить в социалистическое соревнование за досрочное выполнение плана первого квартала 1939 г., мы, рабочие, работницы, стахановцы и стахановки и инженерно-технические работники фабрики «Пионер», единодушно принимаем вызов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В истекшем 1938 году наша фабрика работала неудовлетворительно. Мы не выполнили важнейших задач, поставленных перед хлопчатобумажной промышленностью партией и правительством. Годовой план фабрикой выполнен только на 85 проц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В большом долгу перед страной находится наше предприятие:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Грандиозные задачи 1939 года требуют от нас напряжения сил и энергии на успешное выполнение народнохозяйственного плана. В своих письмах, обращениях, призывах лучшие люди — стахановцы передовых социалистических предприятий нашей страны внушают нам, что пора, наконец, всерьез взяться за организацию решительного подъема отстающих отраслей легкой промышленности, в частности, хлопчатобумажной.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чудеса мужества, отваги, трудовой доблести и геройства во имя своей прекрасной родины проявляют всюду сыны и дочери нашей великой социалистической родины.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Честного, самоотверженного труда во славу нашего отечества требует страна от своих граждан. Трудовая доблесть выполнении своих обязанностей — первостепенный долг каждого рабочего и служащего.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы, текстильщики фабрики «Пионер», имеем все условия и возможности успешно выполнять производственное задание, улучшать качество вырабатываемого миткаля, повышать производительность труда. Дело только за нами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вооруженные таким действенным средством деле укрепления дисциплины, как постановление Совета Народных Комиссаров СССР, ЦК ВКП(б) и ВЦСПС «О мероприятиях по упорядочению трудовой дисциплины, улучшению практики государственного социального страхования и борьбе с злоупотреблениями в этом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>деле», а также постановление правительства о введении Трудовых книжек и Указ об установлении звания Героя Социалистического труда, мы обязуемся:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>производственное задание первого квартала выполнить к 29 марта.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы обязуемся выпускать безбрачную продукцию.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Еще шире развернем массовое социалистическое соревнование, увеличим ряды стахановцев.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Еще энергичнее будем вести борьбу за внедрение культуры на производстве, добьемся образцового вида рабочего места в своих цехах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Поведем решительную борьбу с теми людьми, которые попытаются нарушить постановление партии и правительства о трудовой дисциплине. Ни одному прогульщику, лодырю, дезорганизатору не дадим жить за счет государства.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чтобы успешнее выполнить взятые обязательства, вызываем на социалистическое соревнование коллектив рабочих фабрики «Организованный труд».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Товарищи рабочие, работницы, стахановцы, стахановки, инженерно-технические работники, с честью выполним взятые на себя боевые задачи первого квартала второго года третьей сталинской пятилетки!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По поручению общего собрания:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор фабрики Л.И. Сараев.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>За секретаря парткома 0.С. Яковлева.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Председатель ФЗК М.Н. Кочегаров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Начальник первого цеха Е.И. Петров. Начальник второго цеха К. Скоморохов. Главный инженер М.А. Шамолин.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Стахановцы: В.Н. Емельянов, Н.У. Артамонова, А.П. Кондратьева, И.М. Давыдов, Е.П. Ульянова» («Призыв», 8 января 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В РЯДЫ ПЕРЕДОВЫХ!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Митинг на фабрике «Пионер»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13 января на фабрике «Пионер» состоялся митинг, посвященный обращению стахановцев хлопчатобумажной и льняной промышленности Ивановской области ко всем текстильщикам Советского Союза. На митинге выступили участники слета — передовой помощник мастера стахановец тов. Емельянов, директор фабрики тов. Сараев, а также ткачиха-стахановка тов. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ульянова.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— На слете передовых людей текстильной и льняной промышленности мы взяли обязательство выполнять и перевыполнять план, — сказал в своем выступлении тов. Емельянов, — и вызвали на социалистическое соревнование всех текстильщиков Советского Союза. Это стахановское слово мы с вами, товарищи, должны сдержать с честью.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рассказав о том, какими успехами закончили 1938 год передовые предприятия области, тов. Емельянов призвал участников митинга бороться за стахановское предприятие и с своей стороны обязался — выполнить годовой план на 20 дней раньше срока, взять шефство над отстающим 17-м комплектом с тем, чтобы довести его выработку до такой же, какую дает 22-й краснознаменный комплект имени Кирова. От имени 22-го комплекта тов. Емельянов вызвал на соревнование 27 комплект.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ткачиха-стахановка тов. Ульянова, рассказав о своем впечатлении о проходившем в Иванове слете стахановцев, призвала коллектив фабрики «Пионер» бороться за переходящее красное знамя обкома ВКП(б).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— На слете ставилась всем в пример работа Меланжевого комбината, - заявила тов. Ульянова. – Вы, товарищи, знаете, что этот комбинат сейчас держит красное знамя обкома партии. Давайте стахановской работой возьмем себе это знамя! — закончила под аплодисменты свое выступление тов. Ульянова.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор фабрики тов. Сараев привел много примеров того, как партия и правительство заботятся о текстильной промышленности, о повседневном улучшении условий труда текстильщиков, о их быте и повышении материального уровня.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— Эту заботу о нас мы видим на примерах нашей фабрики. В этом году нам на реконструкцию фабрики, на капитальное строительство правительством отпущены большие средства. На нашем предприятии устанавливаются автоматические станки, будет построен 18-квартирный дом, достроен детский очаг. Мы эту заботу о нас должны оправдать хорошей, организованной работой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Далее т. Сараев рассказал о громадных возможностях к тому, чтобы фабрика не только выполняла, но и перевыполняла план, о том, что постановление СНК СССР, ЦК ВКП(б) и ВЦСПС от 28 декабря 1938 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>года явилось сильным средством по укреплению трудовой дисциплины, улучшению работы предприятия.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Фабрика «Пионер» может и должна стать в число передовых текстильных предприятий Ивановской области» («Призыв», 15 января 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>РЕКОНСТРУКЦИЯ ФАБРИКИ «ПИОНЕР»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В этом году фабрике «Пионер» предстоит проделать большую работу. На реконструкцию фабрики и жилищное строительство будет вложено свыше 4 с половиной миллионов рублей. Старые ткацкие станки заменяются автоматическими (АТС-5) отечественного производства. Труд работницы значительно облегчается, повышается производительность труда, намного будет снижена себестоимость метра ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для рабочих и интеллигенции фабрики будет построен 18-квартирный дом стоимостью в 600—700 тысяч рублей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В конце января заканчивается строительство детских яслей на 60 коек, душа и комнаты гигиены.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В этом же году будет закончено расширение и реконструкция механической мастерской. К началу лета на фабрике будут поставлены сатураторы, рабочие получат газированную воду.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сараев, директор фабрики» («Призыв», 23 января 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О нас забыли</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В механической мастерской фабрики «Пионер» условия работы с наступлением холодов резко ухудшились. И неудивительно. Мастерская осталась неподготовленной к зиме. Токаря и слесаря работают при пониженной температуре. Даже инструменты — резцы, ключи, зубила, молотки в шкафах у рабочих покрываются инеем.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Об этом знает фабком, а также представитель ЦК союза хлопчатобумажной промышленности, находящийся на фабрике, но они не добиваются устранения этого безобразия и люди продолжают работать в ненормальных условиях.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В мастерскую, для отепления ее, не подается достаточно пара, а главное двери в мастерской не отеплены, как следует не закрываются. В окнах стекла замазкой не замазаны и холод проникает в мастерскую. Рабочие обращались в администрации с просьбой выдать им спецодежду, но и эта просьба не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>удовлетворена.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рабочие мастерской пытались пригласить в мастерскую директора фабрики т. Сараева и председателя фабкома т. Кочегарова и дать им понять, что в таких условиях работать нельзя, но руководители не заглядывают в нее.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Токаря фабрики «Пионер»: Лимонов, Царев, Золкин, Дорин, Белянкин, Клыгин, Давыдов. Слесарь Гринев</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нет заботы о клубе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В зимний период культурно-массовая работа должна быть сосредоточена главным образом в клубе.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Но в условиях клуба фабрики «Пионер» это далеко не так. Клуб регулярно не отопляется, в нем холодно. Из-за холода наблюдается большая текучесть в школе взрослых и в кружке кройки и шитья.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Получается так: то нет дров, то дрова есть, но нет истопника. Об этом безобразии не раз говорили зав. клубом т. Тихонову, председателю фабкома т. Кочегарову, ставили в известность хозяйственный отдел и дирекцию, но мер никаких не принято. Идет только бесконечная дискуссия: хозяйственники говорят, что днем клуб надо топить за счет фабкома, а фабком говорит, что обязан отапливать хозяйственник круглые сутки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Школа взрослых помещается в проходной комнате, здесь постоянно ходят целыми группами посторонние люди, что сильно мешает занятиям. Эта комната по вечерам служит залом ожидания кинокартины и когда учащиеся школы приходят на занятия, то они видят кучи мусора на полу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Если организации фабрики действительно заинтересованы в нормальной работе клуба, то они обязаны срочно устранить все эти непорядки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Зав. библиотекой Быстрова. Зав. школой взрослых Солодов. Руководительница курсов кройки и шитья Савинова. Учительница школы взрослых Скосырева» («Призыв», 27 января 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Установка автоматов на фабрике «Пионер»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Началась реконструкция фабрика «Пионер». Старые платтовские станки заменяются новыми, отечественного производства автоматами АТС-5. Установление такого оборудования коренным образом изменяет условия труда. Цех приобретает чистый и культурный вид. Совершенно убираются громоздкие трансмиссии с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>лесом приводных ремней. Одна ткачиха свободно может обслуживать около 200 станков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К настоящему времени на фабрике установлено и пущено в обработку 19 автоматов. На них вытканы первые метры миткаля.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для обработки автоматов АТС-5 выделены передовые стахановки, среди них тт. Андронова, Ануфриева и др.» («Призыв», 1 февраля 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>НОВАЯ ПОСТАНОВКА ФАБРИЧНОГО ДРАМКРУЖКА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Драматический кружок фабрики «Пионер» на-днях показал в фабричном клубе новую свою шалашику — пьесу «Лотос», рассказывающую о жизни пограничной заставы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рабочим особенно понравилась игра кружковца т. Корабельщикова в роли младшего командира. Он правдиво и убедительно передал образ патриота нашей родины.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>А. Фомин» («Призыв», 22 февраля 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Устанавливаются автоматы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>За годы советской власти и особенно в течение первых двух сталинских пятилеток в нашей стране построены новые предприятия с первоклассной техникой, коренным образом перестроены старые фабрики и заводы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Скажу про свою фабрику «Пионер». Она совершенно не похожа на ту фабрику Белова, которая на этом месте находилась в дореволюционное время. Помню тогда в одном низеньком корпусе, где сейчас находится контора и приготовительный отдел, насчитывалось 315 станков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При советской власти построен новый ткацкий корпус, в котором работают 1254 станка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В настоящее время старое оборудование заменяется новым. Взамен платтовских станков устанавливаются автоматические станки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Преимущество новых станков перед старыми, платтовскими, громадное. Возьму хотя бы зарядку челнока. Работая на платтовских станках, приходится то и дело к ним подходить и руками вставлять початку. На вновь устанавливаемых автоматах все это делается автоматически.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Или вот еще что. При работе на платтовских станках уточную нитку приходится вдувать, всасывать в глазок челнока, а ведь в нем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>бывает пух и пыль. На автоматах никаких вдуваний ниток не требуется, все за человека делает механизм.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Всех преимуществ автомата перед платтовским станком не перечтешь. Можно лишь одно сказать, что это совершенно новое оборудование значительно облегчает труд работниц, повышает производительность труда.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Скажу про себя. Работаю сейчас в комплекте, где впервые на фабрике установлены 40 автоматов. На первое время, пока полностью мы еще не освоили это оборудование, работаем не на большом уплотнении. Я вот обслуживаю 16 станков и чувствую, что новую технику с успехом освою и перейду на 32 станка, а затем возьмусь обслуживать еще больше станков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>28 февраля у нас была проверка успеваемости и моя работа признана хорошей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чтобы успешно освоить технику работы автоматических станков, я прохожу техминимум. Механизм для натяжки основы, механизм наборного регулятора, пуск станка — все это я изучила и теперь изучаю более сложный механизм. Он осваивается труднее, но и эту трудность надеюсь преодолеть.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Недалеко то время, когда на нашей фабрике будут заменены все до одного платтовских станка новыми автоматами и труд ткача станет еще радостней, еще производительней.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Реконструкция нашей фабрики — одна из многотысячных иллюстраций к тезисам доклада товарища Молотова, где он говорит о вооружении нашей социалистической промышленности новейшей техникой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ткачиха Андронова Е.И.» («Призыв», 3 марта 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПОХОД В ПРОТИВОГАЗАХ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отмечая единый оборонный день, комсомольцы механического отдела фабрики «Пионер» 23 марта провели 5-километровый поход в противогазах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В походе принимали участие 16 человек, в том числе 4 девушки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Несмотря на неблагоприятную погоду, поход был совершен организованно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Маринин, Леонтьев» («Призыв», 28 марта 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«26 марта комсомольцами механического отдела в честь окончания работы XVIII съезда ВКП(б) была организована работа в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>противогазах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Работало в этот день в противогазах 22 человека, из них 11 комсомольцев, один член ВКП(б) и 10 беспартийных рабочих.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Работа в противогазах проводилась в течение 7 часов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К. Дмитриев» («Призыв», 30 марта 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Почему медленно ставятся автоматы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Перед фабрикой «Пионер» стоит важнейшая задача — заменить платтовские станки автоматами. По плану предусматривается не позднее 1 сентября поставить 672 автоматических станка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К 1 апреля фабрика обязана была вывести из производства 320 старых станков, фактически же снято только 240.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Цифры показывают, что директор тов. Сараев и начальник отдела капитального строительства т. Тихонов не выполнили плана первого квартала по реконструкции фабрики. Это отставание они объясняют главным образом отсутствием электропровода, эбонитовой трубки и чугунных плит, которые отливает фабрика «Комавангард». Вместо 450 плит, фабрика получила только 125.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отсутствие необходимых материалов, конечно, тормозит дело быстрейшей реконструкции фабрики. Но было бы совершенно неправильным все сваливать на материалы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Достаточно напомнить такой факт. В феврале фабрика была обеспечена проводом, но план установки автоматов не выполнен. На фабрике существовала тенденция — за счет невывода старого оборудования выполнить план выпуска продукции. Цифры подтверждают это.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В феврале на фабрике работало на марле сверх плана 64 ткацких станка, что дало фабрике свыше 359 тысяч метров. По автоматам на 54 станка работало меньше плана, фабрика недополучила всего лишь около 70 тысяч метров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Такая же картина наблюдалась и в марте. На марле работало на 72 станках больше, от которых получено 438 тысяч метров. По автоматам на 79 станков работало меньше, продукции от которых недополучено 109,7 тысячи метров. Одним словом, по такому «варианту» фабрика в феврале имела в плане плюс 6 проц., в марте плюс 7 проц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Вариант» этот выгоден фабрике тем, что каждый лишний работающий платтовский станок, заправленный марлей, дает в час </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11,52 метра ткани, а не пущенный в эксплуатацию автомат недодает фабрике только 2,65 метра миткаля. Разница, как видите, огромная. Однако такой «метод» выполнения плана не делает чести руководителям фабрики.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сейчас на фабрике сдано в эксплуатацию 168 автоматических станков, тогда как на 1 апреля их должно быть пущено 204.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Надо оказать, что используются автоматы крайне нерационально. 50 станков, сданных в эксплуатацию, стоят из-за отсутствия основ. Нормы выработки большинство ткачих еще не выполняет. Этому мешает то, что на станках часто ломаются замки и балансиры, изготовленные из материала плохого качества, а запасных частей на фабрике нет. Плохо и то, что дирекция фабрики не организует ночную работу электросварки, которая работает только с 8 часов утра до 4 часов вечера. Из-за электросварки автоматы иногда простаивают в ночное время по 10 часов и более.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сейчас фабрика обеспечена электропроводом и эбонитовыми трубками, примерно на 168 станков. Это обязывает директора тов. Сараева форсированно проводить реконструкцию фабрики, выдерживать сроки, установленные правительством.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Н. Кулаков» («Призыв», 16 апреля 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>МАССОВОЕ ГУЛЯНЬЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>27 мая, в выходной день предприятий, коллективы грамзавода и фабрики «Пионер» проводят массовое гулянье у Красносельской будки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На гулянье будут проведены соревнования по нормам ПВХО, члены организации РОКК продемонстрируют приемы оказания первой помощи. Намечено провести физкультурные выступления, игры в футбол, волейбол и т. д., а также игры в шашки, шахматы и т. д. На месте гулянья будет работать буфет, будут играть два духовых оркестра» («Призыв», 27 мая 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В однодневном доме отдыха</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Группа рабочих и инженерно-технических работников фабрики «Пионер» 2 июня выезжала в однодневный дом отдыха.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дом отдыха расположен в очень красивой местности, на берегу реки Клязьмы, близ фабрики «Opгтpyд».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Здесь мы хорошо провели свой выходной день, отдохнули. Питание было хорошее и вкусное. Дирекция фабрики «Оргтруд» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>проявила большую заботу об отдыхающих.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Наше пожелание фабкомам «Пионера» и «Оргтруда» на дальнейшее - приглашать в дом отдыха гармониста и культработника для организации игр, а также приобрести лодку и для любителей — удочки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По поручению группы отдыхающих Чуева» («Призыв», 10 июня 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>КОГДА БУДЕТ ДОСТРОЕНА ПОНИЗИТЕЛЬНАЯ ПОДСТАНЦИЯ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Проводимая автоматизация фабрики «Пионер», при которой в текущем году будет заменено 952 платтовских станка автоматическими стайками АТС-5, потребует дополнительную мощность электроэнергии в количестве 210 киловатт.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Пуск в эксплуатацию лесопильной рамы, монтаж которой заканчивается, потребует также мощность в 60 киловатт.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Наконец переоборудование вентиляции приготовительного отдела, установка вновь вентиляции в товарной конторе и другие хозяйственные нужды тоже вызовут потребность дополнительной мощности, примерно около 30 киловатт.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Однако существующая трансформаторная подстанция и так перегружена. Кроме этого, она находится на территории грамзавода, вследствие чего не представляется возможным обеспечить систематическое наблюдение за ней и обслуживание ее оборудования.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Помещение подстанции к тому же пришло в весьма ветхое состояние, не исключена возможность обвалов, что может вызвать аварию, связанную с длительным простоем оборудования фабрики.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отсюда, достройка, монтаж и пуск в эксплуатацию понизительной подстанции сейчас, как никогда, особенно необходимы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Казалось бы, что в 1939 году вопрос об окончании строительства подстанции должен быть решен. В действительности же этого нет. Для окончательного строительства требуется 148 тыс. руб., а главком на 1939 год ассигновано всего только 75 тыс. руб., т. е. эта постройка остается переходящей на 1940 год.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Получаемый во втором квартале текущего года трансформатор, который предусмотрен проектом повой подстанции, очевидно, придется установить в старой подстанции, что несомненно вызовет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>дополнительные расходы в 15—20 тыс. руб.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отпущенные средства на 1939 год на подстанцию отдел капитального строительства должен использовать на строительные работы с таким расчетом, чтобы строительная часть была окончена во втором квартале. Что касается электрооборудования, то главному управлению необходимо серьезно подумать о полном финансировании и выделении фондируемых материалов, в частности, электроаппаратуры, и монтаж может быть закончен в четвертом квартале текущего года.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тихонов, главный механик фабрики «Пионер» («Призыв», 12 июня 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ОТКРЫТИЕ КОЛОКШАНСКИХ ЛАГЕРЕЙ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>20 июня состоялось открытие Колокшанских пионерских лагерей. На открытии присутствовали представители городских организаций, много родителей. Отдыхающие в лагерях пионеры и школьники выступили с физкультурными упражнениями, были устроены игры. После обеда драмкружок фабрики «Пионер» поставил пьесу «На границе», затем с рядом песен выступил хоровой кружок фабрики. Открытие прошло весело.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сейчас в лагерях отдыхает 166 пионеров и школьников» («Призыв», 22 июня 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Лесопильный завод</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» вновь оборудован и пущен в эксплуатацию лесопильный завод, вырабатывающий в смену 50 кубометров пиломатериала.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сейчас на заводе идет распиловка леса для фабрики. В дальнейшем он будет принимать заказы на распиловку от организаций» («Призыв», 22 июля 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» организованы автокурсы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» организованы автокурсы без отрыва от производства. Желающих учиться записалось 36 человек. Дирекция фабрики закрепила за курсами автомашину-полуторатонку, на которой ежедневно по вечерам производятся практические занятия. Успешно овладевают элементарными знаниями 24 человека. Среди них работница механического отдела Родионова Клавдя и Архипова Зина.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ближайшие дни курсанты приступят к теоретическим занятиям — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>изучению материальной части автомашины, организации управления и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Курсами руководит опытный преподаватель автодела зав. механическим отделом тов. Тихонов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>И. Шкварин</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» грубо нарушают трудовое законодательство</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На XVII съезде партии товарищ Сталин говорил о том, что ость у нас «...люди, ставшие вельможами, люди, которые «читают, что партийные и советские законы писаны не для них, а для дураков. Это те самые люди, которые не считают своей обязанностью исполнять решения партии и правительства и которые разрушают, таким образом, основы партийной и государственной дисциплины».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К числу таких людей-вельмож вполне можно отнести директора фабрики «Пионер» Сараева. Как известно, по закону от 28 декабря 1938 года прогульщики немедленно увольняются с предприятия. Сараев же вопреки этому не только сам восстанавливает дезорганизаторов на работе, а понуждает проводить такую же противозаконную практику и своих подчиненных—руководителей цехов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Можно привести немало фактов. Первый факт. Шлихтовальщик Хромов М. в конце июня опоздал на работу на целый час. Начальник приготовительного отдела тов. Мазов не допустил прогульщика до работы. Тогда Хромов обратился за защитой к Сараеву.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— Ну, что же, оставлю тебя на фабрике, если твой начальник даст на тебя хорошую характеристику,— снисходительно сказал директор.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Характеристика действительно была написана похвальная и Сараев одним росчерком пера распорядился допустить Хромова до работы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Второй факт. Ткачиха Александрова решила уйти с фабрики на другое предприятие и с этой целью умышленно три дня прогуляла. Начальник первого цеха тов. Сергеев написал Александровой увольнительную за самовольный прогул. Но поскольку на фабрике существует порядок, при котором каждый увольняющийся должен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>явиться к директору, дело приняло иной оборот.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— Зачем тебе уходить с нашей фабрики? Оставайся, работай,— обратился к прогульщице директор.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тут же Сергеев написал Александровой справку, что якобы она «отпускалась им самим на три дня».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Проработав после этого только два дня, Александрова 21 июля вновь прогуляла.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Третий факт. Ткачиха Лужнова 9 июля совсем не вышла на работу и на второй день пришла было за расчетом. Начальник цеха тов. Чуев пытался уговорить прогульщицу приступить к работе, но ничего не добившись, был вынужден написать увольнительную. Сараев сумел сагитировать Лужнову остаться на фабрике и написал: «Допустить до работы».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Четвертый факт. Стараясь быть всюду, даже и в незаконных действиях первым помощником директору, начальник второго цеха Чуев однажды пришел к табельщице тов. Фроловой и заявил:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— Насколько бы человек не опоздал — допускай до работы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Фролова возразила Чуеву, но тот убедил ее, заявив, что, якобы, есть теперь «особое» разъяснение.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Табельщица, введенная в заблуждение коммунистом Чуевым, допустила до работы опоздавшую 13 июля на 25 минут работницу Рыбкину. Однако хотя Рыбкину мастер тов. Дементьев тут же отстранил от работы вполне правильно, но через два часа пришел начальник цеха Сергеев и по его распоряжению Рыбкина стала продолжать работать.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Так на фабрике «Пионер» вместо строгого соблюдения советских законов самым грубым образом нарушают трудовое законодательство.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>И. Леонтьев, А. Карнулин» («Призыв», 28 июля 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Работа на автоматических станках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>До этого года на фабрике «Пионер» было в действии 1280 ткацких платтовских станков, собранных с разных заводов, разных годов выпуска. Теперь, как известно, идет реконструкция фабрики—старые станки заменяются новыми — автоматическими, производства Климовского машиностроительного завода.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В одном зале фабрики сейчас идет работа исключительно на новом оборудовании. Передовые ткачихи и помощники мастеров уже не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>плохо овладели сложной техникой автоматических станков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Об этом говорит хотя бы тот факт, что за первую половину июля вое три смены 12-го комплекта не только выполнили, но и перевыполнили производственные задания. Помощник мастера Аносов выполнил план на 103,9 процента, Филиппов — на 105,5 процента, Афанасьев — на 106,8 процента.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ткачиха тов. Романова Мария с самого начала работы на автоматических станках выполняет нормы выработки. За первую половину июля она выполнила план на 105,4 процента. Ткачихи Сергеева В., Лотова О. тоже успешно справляются с работой на автоматических станках.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Однако большинство работниц и помощников мастеров, работающих на новом оборудовании, еще не достигло плановой выработки. Здесь особенно дает себя знать слабая техническая подготовленность поммастерского состава. Следовательно предстоит много ещё сделать, чтобы поднять уровень технических знаний наших кадров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Помимо слабой квалификации кадров, у нас есть и другие недочеты, которые мешают работать нормально — выполнять и перевыполнять план. В частности, в цехе не всегда поддерживается необходимая температура и влажность. Это увеличивает обрывность, а следовательно вызывает немалые простои.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Далее. Приготовительный отдел фабрики не перестроил своей работы до уровня требований новой техники. Шлихтовка, проборка основ для автоматических станков производится некачественно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В результате всех этих недочетов обрывность нитей на автоматах сейчас выше, чем на платтовских станках. Есть также случаи простоя автоматических станков по вине приборного отдела.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Простои из-за несвоевременной подвозки сырья, из-за большой обрывности не дают возможности многим, даже квалифицированным ткачихам, выполнять нормы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Устранив все недочеты, руководители фабрики могут и должны обеспечить ткачам условия для стахановской работы на автоматических станках.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Г.А. Шумилов» («Призыв», 29 июля 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«На фабрике «Пионер» в текущем году идет освоение новых автоматических ткацких станков. Это большая и сложная задача, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>требующая от всего коллектива фабрики напряженной борьбы за овладение техникой, за четкую, умелую работу на новом оборудовании, за выполнение количественных и качественных показателей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Между тем большинство ткачих слабо еще осваивает автоматы. Это объясняется с одной стороны недостаточной помощью им со стороны некоторых наладчиков. Притом часть наладчиков еще также слабо освоила автоматы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С другой стороны приготовительный отдел фабрики полностью не перестроил своей работы в соответствии с новыми, повышенными к нему требованиями. Отдел приготовляет не вполне качественную пряжу и в результате на станках получается большая обрывность и брак.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Передовые работницы, упорно преодолевая все трудности, не только выполняют, но и перевыполняют нормы выработки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бороться не только за высокую выработку, но и за качество ткани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Наша коммунистическая партия и товарищ Сталин много заботятся о том, чтобы текстильщики из года в год вырабатывали больше хороших тканей, повышали производительность труда. Сейчас мы перешли со старого на новое оборудование. Многие из нас стали работать на новых автоматических станках, обслуживая по 16 и 24 автомата. Я уже неплохо освоила новое оборудование и одно скажу: пусть наш приготовительный отдел улучшит качество приготовления основ и я перейду работать на 40 автоматов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Основу у нас плохо шлихтуют: то пересушенная она оказывается, то малоклейная и с другими дефектами. Такую основу на станке пушит, рвет, путает.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>А теперь расскажу о том, как работаю и чего добиваюсь на 24 станках. За 12 рабочих дней августа я задание выполнила на 105,3 процента. Иными словами я выработала за это время 5088 метров первосортной ткани и заработала 277 рублей. За одно только приходится краснеть: браку у меня много, хотя он в большинстве случаев не от меня — плохие основы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Квалифицированные текстильщики говорят: держи правильно маршрут и план будешь выполнять. Правильно. Я так и делаю. Если уж иду передним планом станков или задним, то обратно от станка к станку не ворачиваюсь. Почему? Потому, что, внимательно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>осматривая каждый автомат, тут же устраняю каждым недостаток, подплетины, близну, разводки. Если таким образом прошла около станка, то уверена, что будет работать исправно и, следовательно, нет необходимости ломать маршрут. Я бы сказала: только та ткачиха не успевает в работе, запутывается, допускает больше простоев, которая не соблюдает маршрута.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Во время маршрута я большую часть времени уделяю работе на заднем плане станков: вырываю почки, устраняю узлы — вообще делаю все, что может предупредить простой станка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На автоматах работать нам намного легче и мы имеем все возможности вырабатывать тканей столько, сколько никогда еще не вырабатывали.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ткачиха А.А. Хренкова</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Передовики в освоении нового оборудования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Решением Наркомтекстиля в текущем году фабрика «Пионер» производит техническую реконструкцию. Вместо старого, изношенного оборудования вводится новое — автоматическое. Цель этой реконструкции — облегчить труд ткачихи и удешевить себестоимость изделий, ибо одна рядовая ткачиха может обслуживать автоматических станков намного больше, чем платтовских.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Понятно, что это большое дело не могло не вызвать определенных трудностей. Автомат потребовал переквалификации поммастеров, ткачих и всех инженерно-технических работников, вызвал необходимость пересмотра всей технологии ткачества.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На первых порах были ошибки. У некоторых работников возникли сомнения в быстром освоений автомата и в возмoжности хорошо работать. А что мы видим на деле? Подводя итоги трехмесячной работы, можно заявить, что задача полного освоения автомата близка к разрешению. За это время на фабрике созданы замечательные кадры автоматчиков и автоматчиц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Из лучших лучшими являются: ткачиха т. Хренкова, член ВКП(б), одна из первых перешедшая на 24 станка, т. Егорова А.А., работающая тоже на 24 станках, тт. Андронова, Максимова, Вилюмсон, Костинская и другие. Они не только добились выполнения плана, но и перевыполнения.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тов. Хренкова за первую половину августа норму выработки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>выполнила на 105,3 процента, Егорова — на 100,01 процента, Максимова — на 123,3 процента, Вилюмсон — на 115 процентов. Их заработок за 12 рабочих дней от 222 да 277 рублей каждой. Нельзя не отметить наших лучших наладчиков, которые изо дня в день все лучше и лучше осваивают новое оборудование, обеспечивают его бесперебойную работу. Тт. Дорофеев и Резников (10-й комплект) недавно пришли на фабрику и за этот короткий срок зарекомендовали себя, как лучшие наладчики. Тт. Жаров, Тарасов, Ильин, Афанасьев, Аносов — молодые наладчики, но та страсть, которую они приложили к изучению автомата, дала им возможность быть в числе передовиков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Но надо сказать, что сделано — это только небольшая часть. На автоматическом оборудовании мы еще вырабатываем немало брачной продукции из-за неудовлетворительной наладки станков некоторыми наладчиками, не совсем качественного приготовления основ приготовительным отделом и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Все же и эти недочеты мы изживем и, нет сомнения, в скором времени. Для этого мы повышаем квалификацию наладчиков, боремся за крепость приготовляемой пряжи, организуем общественное воздействие на тех, кто еще не серьезно относится к своей работе и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Успех дела решают люди, а у наших людей к полному освоению нового оборудования есть огромное стремление.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Среди ткачих и наладчиков, работающих на автоматах, развертывается социалистическое соревнование. 40 человек заключили социалистические договоры. В десятом комплекте организовалась сквозная бригада, которая добивается звания стахановской.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы уверены, что благодаря развернувшемуся соревнованию, автоматы в сентябре всеми рабочими будут освоены.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор фабрики Сараев</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Следите за исправностью ламелевых приборов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Опыт мне подсказал, что надо постоянно следить за ламелевыми приборами. И я теперь слежу за ними.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У ткачих нередко бывает, что станок работает, обрывов никаких нет, на первый взгляд как будто все в порядке, но не успеет уйти к другим автоматам, как основа начала рваться. Понятно, отчего это </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>произойти могло — от недосмотра. Если станок на ходу, да и ниток оборванных нет, это еще не значит, что на нем все благополучно. Бывает ламелевый прибор находится в бездействии от какой-либо причины. Следовательно, его надо проверить, и я проверяю. Всегда у меня в кармане имеется запасная ламелька. Беру ее, вкладываю в билы и если от этого станок остановился значит исправный прибор. Некоторые ткачихи такой проверки при приеме смены, да и в другое время не делают — в результате большие обрывы нитей, брак, простой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Одним словом, если я строго слежу за исправностью ламелевых приборов, то тем самым предупреждаю большие простои станков, сокращаю брак и добиваюсь выполнения плана. За первую половину августа я на своих 24 автоматических станках выполнила план на 100 процентов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Даю слово, что во второй половине этого месяца задание по выработке чистосортной продукции я выполню на 105 процентов — встречу четвертую годовщину стахановского движения производственными успехами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ткачиха Егорова А.А.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F14DE93" w14:textId="62DE17DE" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D9B9389" wp14:editId="1CBB9209">
+            <wp:extent cx="6720205" cy="3331210"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
+            <wp:docPr id="19" name="Рисунок 19" descr="https://lubovbezusl.ru/_pu/88/21380273.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="https://lubovbezusl.ru/_pu/88/21380273.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6720205" cy="3331210"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(слева направо): ткачихи Егорова, Хренкова и Максимова</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAB9C99" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ДАДИМ СТРАНЕ БОЛЬШЕ ПЕРВОСОРТНЫХ ТКАНЕЙ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Первое время я работала на автоматических станках с какой-то </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>робостью и это было из-за неумения обращаться с новым оборудованием. Затем научили меня правильно пускать станок, показали как обращаться с мотором.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Таким образом, я постепенно научилась работать на автоматах и во второй половине июля впервые выполнила план на 106 процентов. Не могла не радоваться первому успеху и стала добиваться еще большей выработки. В результате за 12 дней августа выполнила план на 115 процентов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Теперь я уверена в том, что на автоматах могу добиваться еще больших производственных успехов и беру на себя обязательство: к четвертой годовщине стахановского движения выполнить план за вторую половину августа не менее, как на 120 процентов и сократить брак.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Что способствует моей высокой выработке? То, что научилась быстрее других ткачих заводить оборванные нити, а раз так, то и уменьшать простои станков. В большинстве случаев их завожу на ходу станка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Большое значение имеет, когда на одних и тех же станках во всех трех сменах все ткачихи заинтересованы в хорошей сдаче станков. Так оно у нас и есть. Я и ткачихи тт. Максимова, Костинская сдаем друг другу станки в исправности — чистые, без рваных основ, без путаницы. Это безусловно способствует высокой выработке.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Работая, мы к одному стремимся: дать нашей стране как можно больше первосортных тканей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ткачиха Вилюмсон А.И.» («Призыв», 25 августа 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сверх плана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Несмотря на отставание фабрики «Пионер» в соревновании имени Третьей Пятилетки с фабрикой «Оргтруд», все же многие комплекты «Пионер» перевыполняют план.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>За вторую половину августа перевыполнили задания обе смены одиннадцатого автоматизированного комплекта. Этот комплект, руководимый помощниками мастеров Жильцовым А.Ф. и Тарасовым, дал государству почти тысячу метров первосортных тканей сверх плана.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Помощник мастера третьего комплекта тов. Шпагилев план по своей смене выполнил на 109,6 процента, дав сверх плана 1331 метр чистосортной ткани. Сменщик Шпагилева тов. Горелкин тоже </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>дал за полмесяца продукции больше плана па 1254 метра.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Помощники мастеров 18 комплекта Жильцов П.Е. и Смыслов тоже значительно перевыполняют задания» («Призыв», 7 сентября 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дадим стране 486 тысяч метров ткани сверх плана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Письмо рабочих, служащих и инженерно-технических работников фабрики «Оргтруд», в котором они призывают коллективы всех предприятий города и района достойно встретить XXII годовщину Октября, нашло живой отклик на фабрике «Пионер».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14 и 15 сентября письмо оргтрудовцев обсуждалось на собраниях инженерно-технических работников, рабочих ремонтно-механического отдела и ткачей второго ткацкого зала, работающих в третьей смене. С особенной активностью прошло собрание ткачей и помощников мастеров второго зала. Собрались обсудить письмо все до одной ткачихи, зарядчицы и помощники мастера.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мастер тов. Степанов зачитал собравшимся письмо коллектива «Оргтруда» и заявил, что фабрика «Пионер» не может и не должна отставать от передовых предприятий и имеет все возможности не только выполнять, но перевыполнять план. Ткачиха-стахановка тов. Андронова сказала:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— Наша смена должна быть в нашем зале самой передовой. Мы этого должны добиться и добьемся. Не отстанем от оргтрудовских текстильщиков. Мое предложение: надо нашему залу выполнять план не ниже как на 100 процентов и включить такой пункт в свое обязательство.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это предложение тов. Андроновой подержали все ткачихи и помощники мастера.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рабочие ремонтно-механического цеха при обсуждении письма взяли на себя конкретные обязательства по улучшению качества ремонта оборудования, сокращению простоев. Их обязательства сводятся к тому, чтобы помочь ткачам выполнить социалистические обязательства.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проходят собрания также в других сменах, отделах и цехах, где тоже подхватывается инициатива оргтрудовцев. Ha-днях с «Оргтруда» на «Пионер» приезжала делегация, которая проверила выполнение договора социалистического соревнования и предложила продолжить соревнование до конца года. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Предложение это принято и одобрено на собраниях рабочих.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В своих обязательствах по социалистическому соревнованию с «Оргтрудом» коллектив фабрики «Пионер» включает такие пункты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— Выполнить план в метрах за 1939 год к 25 декабря. За остальные 5 рабочих дней дать стране сверх плана 486 тысяч метров ткани. К 1 января брак снизить до нуля, продукцию второго разбора довести до плана и т. д.» («Призыв», 17 сентября 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ОТДЫХ ТЕКСТИЛЬЩИКОВ НА КУРОРТАХ И В САНАТОРИЯХ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сотни рабочих—текстильщиков фабрик «Пионер» и «Организованный труд» побывали за лето на курортах, в санаториях и домах отдыха.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сейчас работник сторожевой охраны фабрики «Пионер» тов. Самарин проводит свой отпуск на одном из курортов Кисловодска, слесарь этой фабрики тов. Петунин и пенсионерка тов. Пестова лечатся. В Сушневском доме отдыха находятся бердовщик тов. Бoродин, зав. отделом кадров тов. Кирсанова, ткачиха тов. Новикова и клубный работник тов. Савинов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Летом работал ежедневный дом отдыха текстильщиков. В каждый выходной день, начиная с мая, он пропускал по 50 ткачей» («Призыв», 24 сентября 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Новая шлихтовальная машина</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Приготовительный отдел фабрики «Пионер» получил шлихтовальную машину новейшей конструкции. Все валы и барабаны этой машины вращаются на шариках, что дает возможность намного увеличить производительность. Одновременно работа на новой машине улучшит качество основ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Установка шлихтовальной машины началась» («Призыв», 11 октября 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Строят дома</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ряд стахановцев фабрики «Пионер» вблизи фабрики строит свои дома.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В новые собственные дома переехали т. Кочегаров и мастер т. Евдокимов. Строит дом помощник мастера т. Денисов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Заканчивает строительство кузнец-стахановец т. Миронов. Он переедет в собственный дом к празднику Октября.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Все рабочие, строящие дома, от коммунального банка, получили долгосрочные ссуды» («Призыв», 16 октября 1939).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A36256" w14:textId="5F7613FC" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0477E7B5" wp14:editId="4D37599F">
+            <wp:extent cx="2626995" cy="3810000"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+            <wp:docPr id="18" name="Рисунок 18" descr="https://lubovbezusl.ru/_pu/88/82018718.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6" descr="https://lubovbezusl.ru/_pu/88/82018718.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2626995" cy="3810000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Главный механик фабрики «Пионер» А.К. Тихонов за изучением истории партии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F006565" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Моя работа над Кратким курсом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Постановление ЦК ВКП(б) о партийной пропаганде дало возможность мне и всем желающим серьезно изучать историю партии, выбрать такую форму партийной учебы, которая дает возможность не топтаться на месте, а неуклонно пополнять свой идейный уровень. Такой формой явилась для меня самостоятельная работа над книгой. Результат не замедлил сказаться на моем политическом росте и на производственной работе. За год я сумел серьезно изучить семь глав Краткого курса и несколько произведений классиков марксизма-ленинизма.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Как я работаю?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При начале изучения «Краткого курса историк ВКП(б)» я прочитал все XII глав учебника. Это позволила познакомиться с содержанием и расположением материала. Затем стал углубленно изучать и конспектировать по главам. Сейчас работаю над «Диалектикой природы» Энгельса. Работая над Кратким курсом, я параллельно изучал классическую марксистскую литературу и пропагандистские статьи в «Правде» и теоретических журналах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Большим недостатком в нашей партийной учебе является </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>отсутствие теоретических конференций, товарищеских дискуссий и квалифицированной консультации, а также неумение организовать бюджет своего времени на партийную учебу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тихонов А.К., главный механик фабрики «Пионер» («Призыв», 14 ноября 1939).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>КАНДИДАТЫ ТЕКСТИЛЬЩИКОВ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Лучших людей выдвинул коллектив фабрики «Пионер» кандидатами в депутаты городского совета.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Константин Михайлович Скоморохов — молодой представитель советской технической интеллигенции. 19 лет он окончил техникум и приехал работать на фабрику «Пионер», где прошел путь от поммастера до начальника цеха.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Энергичный комсомолец, быстро применяющий в практической работе все новое, что дает стахановское движение, хорошо разбирающийся в политических вопросах и помогающий в этом товарищам по работе, он скоро завоевал любовь всего коллектива.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В 1937 году т. Скоморохов ушел в ряды Красной Армии, откуда вернулся младшим командиром. Три премии и восемнадцать благодарностей за два года — неплохая характеристика его, как защитника священных рубежей нашей родины.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Четыре месяца назад коммунисты фабрики избрали своим секретарем тов. Гусарова. Срок небольшой, но многое изменилось за это время в партийной жизни на фабрике. Молодой партработник тов. Гусаров внес новую струю в партийно-политическую работу. За это время много лучших стахановцев фабрики пришли в партию, много коммунистов, следуя примеру своего секретаря, серьезно занимаются изучением теории марксизма-ленинизма.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Долгое время находившаяся в прорыве фабрика «Пионер» за последнее время из месяца в месяц перевыполняет программу. В этом большая заслуга партийной организации и ее секретаря тов. Гусарова, сумевшего правильно сочетать политическую работу с хозяйственными задачами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Большим авторитетом и уважением среди рабочих пользуется руководитель депутатской группы горсовета, браковщица-стахановка Капитонова Мария Ивановна. Трудно найти такую общественную работу на фабрике, в которой бы она не принимала </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>активного участия. За хорошую депутатскую работу она премирована горсоветом, за стахановский труд получила семь премий от дирекции фабрики.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Серьезно и тщательно подходили на фабрике «Пионер» к выдвижению кандидатур в городской совет. Лучших людей, стахановской работой, активным участием в общественной жизни завоевавших авторитет и любовь, облекли они своим доверием. Всем на фабрике известны имена стахановок Денисовой Т.Н., Сергеевой В.И., Балашовой Н.Т., Ляминой А.И., Полетаевой А.И., Тихоновой А. Все они выдвинуты кандидатами в депутаты городского совета, за них отдадут свои голоса избиратели на выборах 24 декабря.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С. Лешкинов» («Призыв», 11 декабря 1939).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3E999A" w14:textId="3800F6CC" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Избранные 24 декабря депутаты городского совета:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0700C4D4" wp14:editId="0A31EA94">
+            <wp:extent cx="2707005" cy="3810000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="17" name="Рисунок 17" descr="https://lubovbezusl.ru/_pu/89/70505510.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7" descr="https://lubovbezusl.ru/_pu/89/70505510.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2707005" cy="3810000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ткачиха фабрики «Пионер» Т.Н. Денисова</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9B9B27" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«На фабрике «Пионер» на месте старых платтовских станков установлено 832 станка автомата. Заканчивается автоматизация третьего зала» («Призыв», 1 января 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЗА ВЫСОКУЮ ПРОИЗВОДИТЕЛЬНОСТЬ ТРУДА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мы, рабочие, работницы, инженерно-технические работники и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>служащие фабрики «Пионер», обсудив обращение коллектива Московского инструментального завода, единодушно приветствуем инициативу инструментальщиков, поставивших перед собой задачу — выполнить третью сталинскую пятилетку по производительности труда в четыре года.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>За такие же новые победы хотим бороться и мы, текстильщики, ибо знаем: выполнить грандиозную задачу, поставленную перед нашей страной XVIII съездом партии и великим Сталиным — в короткий срок догнать и перегнать наиболее развитые капиталистические страны и в экономическом отношении — невозможно без быстрого повышения производительности труда.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По примеру Московских инструментальщиков, мы обязываемся выполнить третью пятилетку по росту производительности труда в четыре года, а план 1940 года — к 12 декабря. Дадим стране в этом году сверх плана миллион метров чистосортной продукции. Добьемся того, чтобы все рабочие и работницы выполняли нормы выработки. Охватим учебой в школе стахановцев не менее 75 человек и индивидуальным обучением — 30 человек, выдвигая лучших людей, в особенности из женщин, на более ответственные работы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Снизим простои оборудования против плана на 25 % и выход угаров — на 15 %. Добьемся, чтобы наши ткачихи работали не на 16 станках, как сейчас, а на 24.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На основе рационализаторских мероприятий, улучшим технологический процесс, пересмотрим существующие нормы выработки, заменив их передовыми нормами, полостью выполним план ремонта производственного оборудования, с оценкой качества этого ремонта на хорошо и отлично.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы обязуемся снизить удельный расход теплоэнергии и электроэнергии на единицу продукции на 3 % против плана.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Будем активно работать в оборонных кружках, овладевать оборонной техникой, изучать замечательную энциклопедию марксизма-ленинизма — «Краткий курс истории ВКП(б)».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По всем этим пунктам вызываемым на социалистическое соревнование имени Третьей Сталинской Пятилетки коллектив фабрики «Оргтруд». Пойдемте, товарищи оргтрудовцы, вместе вперед к новым победам.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Да здравствует наш вождь и учитель, вдохновитель всемирно-исторических побед товарищ Сталин!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор фабрики Чешков, секретарь партбюро Гусаров, председатель фабкома Уркалов, главный инженер Делль, начальники цехов Нигай, Наумов, главный механик Тихонов, стахановцы: Степанов, Фадеев, Емельянова, Андронова, Дарьин, Шмонина, Балашова, Федулова.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отдых текстильщиков</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В Сталинской Конституции золотыми буквами записано великое право трудящихся — право на отдых. О том, как трудящиеся используют это право — видно на примере фабрики «Пионер».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В только что прошедшем году 15 рабочих и служащих фабрики поправляли свое здоровье на курортах и в санаториях, расположенных в различных живописнейших уголках нашей родины. 125 рабочих провели свои отпуска в домах отдыха. Кроме этого более 250 человек были в однодневном доме отдыха текстильщиков. Отдельные рабочие ездили в экскурсии по туристским путевкам по городам СССР» («Призыв», 6 января 1940).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229BF984" w14:textId="10E23C2E" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A32C5BD" wp14:editId="5F7B1BB1">
+            <wp:extent cx="6669405" cy="4390390"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="22" name="Рисунок 22" descr="https://lubovbezusl.ru/_pu/80/40884720.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11" descr="https://lubovbezusl.ru/_pu/80/40884720.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6669405" cy="4390390"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C00854" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«На станках «АТС-190» до последнего времени была большая обрывность. Получилось это от ненормального хода станков. Теперь выравнивается скорость до 190 оборотов в минуту — меняются моторные шестерни, что уменьшает обрывность и разладку оборудования.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это мероприятие помогло уже некоторым отстававшим прежде комплектам стать в число выполняющих и перевыполняющих план. В частности, после замены шестерен, 14-й комплект стал хорошо справляться с плановым заданием.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Большой помехой для ткачих является вышибание початок и обрыв утка. Сейчас на фабрике в челноки стали заклеивать щетинки для торможения уточной нити, что сокращает вышибание, обрывность нити и брак.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На фабрике нередки явления, когда отдельные ткачихи и помощники мастера перед окончанием смены плохо следят за рабочим местом, за оборудованием и тем создают затруднения в работе другим сменам. Чтобы воздействовать на нерадивых работников — решено проводить короткие совещания с вопросом о том, в каком состоянии сданы смены.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Проведено несколько ценных мероприятий по приготовительному отделу, ремонтно-механическому цеху и т. д. Все это облегчит коллективу фабрики выполнение взятых на себя обязательств» («Призыв», 27 января 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Радостный день в школе ФЗУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В школе ФЗУ фабрики «Пионер» вчера был радостный день. Учащиеся и преподаватели узнали из газет о награждении бывшего ученика школы Павла Павловича Петенина — бортмеханика самолета Н-171 — орденом Трудового Красного Знамени.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тов. Петенин в 1929 году окончил школу ФЗУ, а затем работал шлихтовалом на фабрике «Пионер». По всем классам ученики с большим вниманием выслушали беседы о славном земляке, дважды орденоносце П.П. Петенине и дружно заявили, что они посвятят свою жизнь тому, чтобы походить на бывшего воспитанника школы, бортмеханика прославленного самолета Н-171» («Призыв», 6 февраля 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рационализаторы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реконструкция фабрики «Пионер» продолжается — старые станки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>системы Платта заменяются новыми автоматическими станками «АТС-5».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Несмотря на огромнейшее преимущество этого нового оборудования перед старым, все же автоматы имеют ряд конструктивных недостатков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Поэтому у многих передовых работников фабрики сосредоточивается мысль на устранении этих недостатков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Особенно хорошо в этом отношении работает молодой инженер Нигай, который своими рационализаторскими предложениями доживается еще лучшей работы автоматов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нигай внес очень ценное предложение — усовершенствовать клапан на станке. Это предложение уже внедрено и дало возможность установить нормальный полет челноков и уменьшить разладки станка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Второе рационализаторское предложение молодого инженера тоже не менее ценно. На автоматах часто портились и выходили из строя челноки. По предложению Нигай, заделаны прорези у правых щечек станка. Это наполовину сократило порчу челноков и уменьшило разладки станков. Подсчитано, что последнее рационализаторское предложение Нигай дает фабрике около 25 тысяч рублей экономии в год.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По предложению мастера Бeлоглазова расширены прорези в угольниках на станках. Результат получился хороший. Если до расширения угольников часто были случаи поломок балансиров и других частей станка, то теперь эти поломки стали редким явлением. Это предложение мастера-рационализатора позволяет фабрике экономить 18 тысяч рублей государственных средств в год.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Большую помощь оказал ремонтировщикам фабрики своим ценным предложением инженер Марков. Бывает так, что станок, закрепленный на фундаменте особым составом, вдруг открепляется. Тогда ремонтировщикам приходилось поднимать станок ломами и заливать фундамент клейким веществом. По предложению Маркова, приспособлен домкрат для подъема станков. Подъем производит один человек, тогда как раньше требовалось три—пять человек.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конечно, рационализаторская работа могла бы быть еще лучше, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>если бы этому делу уделялось больше внимания. Но такого внимания на фабрике далеко еще недостаточно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Секретарь комитета ВЛКСМ фабрики «Пионер» И. Леонтьев» («Призыв», 12 февраля 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Весело отдыхают</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Весело проводят свое время пионеры в Колокшанском лагере. На-днях, например, был проведен общелагерный костер. На нем комсомолец фабрики «Пионер» тов. Малашкевич, участник боев с белофинами, интересно рассказал о военных действиях на финском фронте.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>После этого выступили самодеятельные кружки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На другой день была организована военная игра. Она продолжалась целый день. С интерecoм обсуждались после этого итоги игры. Ребята изъявили желание провести военную игру еще раз.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Леонтьев» («Призыв», 2 июля 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>НОВАЯ ДЕТСКАЯ ПЛОЩАДКА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В поселке ФУБР открылась площадка для детей. На оборудование ее фабком фабрики «Пионер» затратил около шести тысяч рублей. Приобретено много различных игрушек, спортивного инвентаря, построены качели. Для площадей выделен специальный руководитель» («Призыв», 14 июля 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПОХОД В ПРОТИВОГАЗАХ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» для призывников проведен ряд лекций и бесед о международном положении и подготовке к сдаче норм на оборонные значки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ряд товарищей уже сдал нормы на оборонные значки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13 августа 25 призывников отправятся в поход в противогазах по маршруту: Владимир — «Оргтруд» — Владимир. На «Оргтруде» будет проведена встреча с призывниками фабрики, с целью обмена опытом по лучшей подготовке к призыву» («Призыв», 11 августа 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>СТРОИТЕЛЬСТВО ВОДОПРОВОДА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В течение ряда лет жители поселка фабрики «Пионер» и домов грамзавода ощущали острый недостаток в воде. На-днях контора «Водоканалстрой» приступает к проведению водопровода в этот район» («Призыв», 13 августа 1940).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660C7460" w14:textId="7DF8EC62" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58D897F5" wp14:editId="10F0B914">
+            <wp:extent cx="4760595" cy="2946400"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
+            <wp:docPr id="21" name="Рисунок 21" descr="https://lubovbezusl.ru/_pu/80/66572778.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 12" descr="https://lubovbezusl.ru/_pu/80/66572778.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2962910" cy="4288155"/>
+                      <a:ext cx="4760595" cy="2946400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00841EB9">
-[...8 lines deleted...]
-        <w:t>Константин Федосеевич Гроднер</w:t>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Фабрика «Пионер» отстраивает для рабочих 18-квартирный дом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790C722C" w14:textId="77777777" w:rsidR="00841EB9" w:rsidRPr="00841EB9" w:rsidRDefault="00841EB9" w:rsidP="00841EB9">
+    <w:p w14:paraId="06D97C5E" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841EB9">
-[...75 lines deleted...]
-        <w:t>29 декабря 193З года - основание по приказу Наркомтяжпрома СССР Владимирского завода портативных граммофонов, как граммофонно-игольный завод (Грамзавод).</w:t>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Читатели фабричной библиотеки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— Мне хочется получить книгу Ванды Василевской «Земля в ярме»...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>— А мне — повесть Горького «Мать». Много таких и подобных просьб выслушивает ежедневно зав. библиотекой фабрики «Пионер» Анна Николаевна Быстрова. В большом спросе также сочинения Л. Толстого, Салтыкова-Щедрина, Гоголя, Лермонтова, Чехова и других.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В фонде библиотеки — свыше 4000 книг. Среди них — произведения классиков марксизма-ленинизма, политическая, художественная, техническая литература, около тысячи детских книг.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Однако спрос на книгу растет так быстро, что полностью библиотека не может его удовлетворить.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Количество читателей с каждым днем увеличивается. Во втором квартале текущего года их было 1000, за истекшее время прибавилось еще 132 человека.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кто это за люди? В числе читателей — люди разнообразных профессий и возрастов, коммунисты, комсомольцы, беспартийные.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Вот беспартийный счетовод фабрикоуправления тов. А.И. Клопов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Он за последние два года прочитал 160 книг. Среди них - «Анти-Дюринг» Ф. Энгельса, первые два тома «Капитала» К. Маркса, трехтомник произведений Ленина и Сталина, сочинения М. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Горького, Л. Толстого, Лермонтова, Салтыкова-Щедрина, современных писателей. С помощью библиотеки тов. Клопов заметно повысил свой культурный уровень. Его часто можно видеть среди рабочих беседующим о том или другом прочитанном произведении. Он привлек в библиотеку не один десяток новых читателей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Около половины членов в комсомольской организации являются постоянными читателями библиотеки. Заметно повышается их интерес к политической, художественной литературе. Например, слесарь механического отдела тов. Маринин много читает антирелигиозной литературы, пользуется художественной литературой при изучении «Краткого курса истории ВКП(б)».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рабочий И.И. Курицын, член партии, проявляет большой интерес к исторической литературе, особенно его захватывает эпоха гражданской войны. Он прочитал произведения Фурманова, Серафимовича, Шолохова, Н. Островского, первый том «Истории гражданской войны» и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Таких читателей, как тт. Клопов, Маринин, Курицын — фабричная библиотека насчитывает сотни.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>И. Рунов» («Призыв», 8 декабря 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Работы — непочатый край</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Директор фабрики т. ЧЕШКОВ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В первой половине года мы работали плохо. Говорят, что это по независящей от нас причине. А если посмотреть в дело глубже, то в большей части по зависящей от нас.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Порок в нашей работе состоял в том, что не сумели навести технологический порядок. Если бы мы работали как сейчас, то давно бы закончили годовую программу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Впереди — непочатый край работы. У нас еще многое мешает двигаться дальше.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На этой пятидневке прихожу в третий зал, смотрю — чуть не все станки в сигналах, а мастер и усом не ведет. Спрашиваю начальника цеха т. Скоморохова: в чем дело? «Не выполнили план профилактического ремонта, — говорит он, — вот и зашиваемся».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Как видно, надо по-настоящему спрашивать с поммастерского состава такой работы, которая бы обеспечивала нормальные условия труда ткачихам.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Хочется сказать еще о выполнении норм выработки работницами. В ноябре все ткачихи их выполнили, а вот в первой половине декабря оказалось, что три не выполнили норм. Тут виноваты мастера. Виноват, в частности, тов. Уркалов. Я знаю ткачиху т. Устинову. Мы ее хотели снять с работы — не выполняла план, плохо работала. Когда разобрались, то оказалось, что она на разлаженных станках работает и на ее месте ни одна ткачиха не сумела бы выполнить норму. Стало быть, если ткачиха не выполняет норму, то тут что-то неладно — или плохо работает мастер, или его помощник.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы добились производственного подъема. Надо его закрепить на 1941 год. Как можно скорее мы обязаны покончить с браком. Он у нас в первой половине доходил до 12 проц., а теперь понижен до 0,97. Есть комплекты, которые совсем работают без брака. Следовательно и фабрика в целом может работать без брака.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Только при твердой технологической и производственной дисциплине мы можем добиться того, чего от нас требуют наша партия и советское правительство — высокопроизводительной, высококачественной работы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8501E2" w14:textId="516F4746" w:rsidR="00841EB9" w:rsidRPr="00841EB9" w:rsidRDefault="00841EB9" w:rsidP="00841EB9">
+    <w:p w14:paraId="6084CE6E" w14:textId="5AB5D60B" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="30"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841EB9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C03CCC7" wp14:editId="43EF6129">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="Рисунок 13" descr="https://lubovbezusl.ru/_pu/80/75025856.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="084A89F8" wp14:editId="719E231C">
+            <wp:extent cx="2213610" cy="3810000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="20" name="Рисунок 20" descr="https://lubovbezusl.ru/_pu/80/60579344.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 20" descr="https://lubovbezusl.ru/_pu/80/75025856.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 13" descr="https://lubovbezusl.ru/_pu/80/60579344.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5874385" cy="3808095"/>
+                      <a:ext cx="2213610" cy="3810000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00841EB9">
-[...8 lines deleted...]
-        <w:t>Граммофонный завод. 1934 г.</w:t>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Главный инженер фабрики «Пионер» М.А. Шамолин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A63DB4" w14:textId="77777777" w:rsidR="00841EB9" w:rsidRPr="00841EB9" w:rsidRDefault="00841EB9" w:rsidP="00841EB9">
+    <w:p w14:paraId="7808EDDF" w14:textId="522B733F" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841EB9">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...428 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>О состоянии технологической дисциплины</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...501 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Из доклада главного инженера тов. ШАМОЛИНА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дисциплина вообще и технологическая дисциплина в частности улучшилась. Правила технической эксплуатации стали выполняться добросовестнее. Контроль, проверка исполнения этих правил теперь осуществляются тверже и это дало положительные результаты.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Об улучшении технологической дисциплины говорят хотя бы такие примеры. В приготовительном отделе введено вощение основ. Налажен учет угаров с каждой машины в отдельности, в результате люди почувствовали больше ответственности за бережное расходование сырья, затем значительно сократились угары как по утку, так и по основе. Установлена проверка берд бердовщиками прежде чем эти берды пустить в эксплуатацию.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По ткацким цехам ликвидирована обезличка в обмашке и смазке станков. Введен анализ работы комплектов отделом организации труда и зарплаты и лабораторией, что дало возможность выявить слабые места и помочь людям улучшить работу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Все это не говорит о том, что с технологической дисциплиной у нас хорошо. У нас много еще недостатков, с которыми мы должны упорнее, настойчивее бороться.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Правительство издало специальное постановление о соблюдении технологической дисциплины на машиностроительных заводах. Как пишет «Правда», из этого постановления должны сделать для себя выводы и работники всей промышленности. Надо сделать вывод и нам, текстильщикам, ибо изучение причин брака показывает, что он является главным образом в результате нарушения технологической дисциплины.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ярким фактом нарушения технологической дисциплины на нашей фабрике служит поступок мастера первого зала Павлова, который допускал выпуск заведомо не кондиционной ткани по плотности. В результате нарушения технологии, помощники мастера Матвеев, Степанов, Попов наработали 100 метров брачной продукции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вторым примером того, как не надо относиться к делу, может </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>служить выработка на некоторых станках тканей ниже допускаемой ширины. Это получается опять же в результате нарушения технологической дисциплины. В частности, основы имели большое натяжение, не были отрегулированы ропера. Получалось также сильное торможение уточной нити, потому что в челноке была шкурка поставлена неправильно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Пленум обкома ВКП(б) в своем постановлении о партийном руководстве промышленностью записал: «Контроль за соблюдением технологии производства должен обеспечить: в текстильной промышленности — снижение до минимума обрывности...».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Обрыв основной нити надо расценивать как аварию, особенно на автоматах, где обрывность ведет к большим простоям и невыполнению плана.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чтобы предупредить обрывность, надо твердо выполнять правила технической эксплуатации. Однако не всеми эти правила соблюдаются. Известно, что станок перед заправкой основы должен быть вычищен, смазан, проверены и закреплены все механизмы и детали. И все же отдельные мастера, их помощники цехов не всегда проверяют это дело, а отсюда большая обрывность, разладки станков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Обрывность на фабрике против октября хотя и уменьшилась, но мало. В октябре на каждый метр миткаля № 12 имелось 0,33 обрыва, в ноябре — 0,32. По миткалю № 9, вырабатываемому на платтовских станках, в ноябре приходилось 0,30 обрывов на метр, на автоматах — 0,37 обрывов. Как видите, обрывность у нас еще довольно высокая, хотя имеем хорошее оборудование.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Доля вины тут падает на механический отдел. Этот отдел плохо обеспечивает необходимую температуру и влагу в цехах, т.е. не обеспечивает нормальный технологический процесс в цехах, а это увеличивает обрывность, брачность. Правда, работники механического отдела оправдываются: не хватает, мол, электроэнергии, но все же из того, что есть, — можно выжать больше. Часть форсунок засорена и редко прочищается. Кое-что </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>механическим отделом сделано, но мало, и те мероприятия, которые вошли в проект решения нашей конференции, должны быть выполнены.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>He изжита в ряде комплектов скверная традиция — это плохая работа после выходного дня. В чем тут дело? Опять же в том, что не выполняем правила технической эксплуатации и этим нарушаем технологический процесс. При остановке ткацких цехов на день отдыха арматура челноков должна быть смазана, челноки вынуты из коробок, зева выправлены. Это делают далеко не все помощники мастера и ткачи, а в результате первые час—два работаем с большими перебоями, остановами, с множеством неполадок.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Как известно, техническое состояние оборудования определяет технологическую дисциплину. Наша фабрика оборудована новейшими станками отечественного производства. Это еще в большей степени обязывает нас как можно тщательнее ухаживать за ними, а с другой стороны — повысить их производительность, снизить брак. Но отдельные работники не хотят понять всю важность этого.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Вот факты. При проверке оборудования бригадой, в станке № 471 оказалось 20 дефектов, в станке № 12—22 дефекта, в станке № 44—30 дефектов. Мы ставим задачу — добиться коэффициента полезного времени станка до 0,95. Спрашивается, разве на таких станках такой работы добьешься? Никогда. Я не хочу сказать, что эти станки окончательно разбиты — нет, но они уменьшают производительность, увеличивают обрывность до очень больших размеров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Четкий технологический процесс дает возможность увеличить ряды многостаночников. Здесь у нас возможности неограниченные. Теперь, когда мы в основном улучшаем технологический процесс, стахановцы нашей фабрики ставят вопрос о переводе их на большее уплотнение.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Некоторые у нас работают «на-глазок», не имея соответствующего измерительного инструмента — линеек, метров, угольников. Есть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>работники, которые, не зная установочных размеров, искажают основные моменты в технологии производства. Нужно нам собрать и обобщить весь инструктивный материал, заправочные данные, расчеты тканей, отпечатать и дать мастерам, их помощникам. Это окажет им большую помощь.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Твердо выполняя Указы Президиума Верховного Совета СССР от 26 июня и 10 июля, борясь за технологическую дисциплину, мы можем и обязаны давать продукцию лучшую в мире.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы должны помнить, что кто нарушает технологическую дисциплину, тот портит продукцию, делает брак, нанося ущерб государству. Кто борется за высокое качество продукции и высокую производительность оборудования и труда, тот борется за новые победы социализма.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...1959 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКОНОМИТЬ ВЛАГУ, ЭЛЕКТРОЭНЕРГИЮ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...680 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Главный механик тов. БРИТОВ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Если фабрика работает в основном не плохо, то тут есть часть заслуг и работников механического отдела. Но все же к нам предъявляют много претензий и надо сказать в большинстве обоснованных, справедливых. Чтобы дать возможность ткацким цехам хорошо работать, поддерживать там необходимые метеорологические условия, механическому отделу надо многое еще сделать.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мероприятия, которые разработаны по улучшению нашего отдела в период подготовки к партийно-технической конференции и которые записаны в проекте решения, мы выполним. В частности, в январе установим трансформатор и ликвидируем тот разрыв между потребляемой мощностью и мощностью установленных трансформаторов, который, у нас образовался. На это дело мобилизуем все внимание работников механического отдела.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мне здесь хочется отметить, что между механическим отделом и ткацкими цехами нет спаянности. Если была бы эта спаянность, то не пришлось бы каждый день жаловаться на то, что мало влаги в цехах и что из-за этого нарушается технологический процесс.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мастера до сих пор считают, что их дело — прийти в компрессорную, накричать на машиниста, на увлажнильщиц, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>потребовать влаги, а вот когда у них же в зале влага не держится, разбазаривается — это их мало беспокоит. На-днях иду одним залом, смотрю выходная дверь открыта, в уборной выбиты стекла и тоже дверь настежь. Тут сколько угодно нагоняй влаги — все равно ее не хватит. Из-за недостатка мощности, часть оборудования мы не пускаем. Приходится часто останавливать компрессоры, вентиляцию. Между тем нам хватит мощности, если цехи помогут экономить электроэнергию, влагу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы проводим экспериментальные работы. Взяли сорок автоматических станков на проверку потребляемой мощности и что же — картина неприглядная. Есть станки, которые потребляют 0,35 киловатт, и есть такие же станки, работающие на таких же оборотах, но потребляют по 0,60 киловатт.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В чем дело? Оказалось, что смазка желает много лучшего. Когда смазали станок № 48, который брал 0,52 киловатт, то понизился расход энергии на 15 процентов. Следовательно — своевременная и хорошая смазка не только сохраняет станок от преждевременного износа, но и дает возможность экономить энергию.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Грязь на станках тоже ведет к перерасходу энергии. Масло, пух попадают в шестеренки и сцепление получается очень плотное. Дело доходит до того, что валы гнутся. Ясно, что, такой станок потребляет энергии больше, чем это полагается на нормально работающий.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О наладке станков. Многие помощники мастера считают, что если станок на ходу, рвани нет — значит все в порядке. На самом деле не так. Боевой механизм автомата потребляет до 50 проц. всей мощности станка и поэтому требуется так его отрегулировать, чтобы брал не больше, чем это нужно. Между тем челночные коробки бывают нагреты. Надо их так отрегулировать, чтобы не заминали челнок. Часто помощники мастера и бои с запасом делают, а это также увеличивает расход энергии» («Призыв», 28 декабря 1940).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«ФАБРИКА «ПИОНЕР» ВЫПОЛНИЛА ГОДОВОЙ ПЛАН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Коллектив рабочих, инженерно-технических работников и служащих фабрики «Пионер» на основе социалистического соревнования добился значительных успехов в своей работе.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Вчера фабрика выполнила годовой план. Дано стране 18.652.600 метров ткани. За оставшиеся до окончания года дни дадим дополнительно около 236 тысяч метров продукции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Директор фабрики ЧЕШКОВ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Секретарь партбюро ГУСАРОВ» («Призыв», 29 декабря 1940).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F11D1D" w14:textId="6BC6FDBC" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00476084">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Замечательных результатов в социалистическом соревновании имени ХѴIII партконференции добилась текстильная фабрика «Пионер» (директор т. Чешков, секретарь партбюро т. Гусаров). Коллектив фабрики ваял обязательство — к дню открытия конференции дать сверх плана 370 тысяч метров чистосортной ткани. Это обязательство текстильщики с честью выполняют. Утром 26 января фабрика закончила выполнение месячной программы. Обсуждая обращение орехово-зуевских текстильщиков, коллектив фабрики «Пионер» обязался выработать до конца месяца сверх плана 350 тысяч метров ткани. Свое слово текстильщики сдержали — дали 363 тыс. метров чистосортной ткани. Вместе с перевыполнением плана, фабрика резко сократила брак: он в январе доведен до минимума – составляет всего лишь 0.21 %, а в феврале поставлена задача ликвидировать окончательно. На фабрике нет ни одного рабочего, не выполнявшего нормы выработки, свыше 90 % всех рабочих соревнуются внутри цехов, а в целом фабрика соревнуется с фабрикой «Организованный труд». Партийное бюро и дирекция регулярно организуют проверку выполнения социалистических обязательств как внутри цехов, а также и между фабриками.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коммунисты фабрики – ткачи занимают авангардную роль в производстве, показывают пример высокой производительности труда. Такие коммунисты-ткачихи, как тт. Шилова, Емельянова, систематически выполняют нормы на 111—113 %, а ткачихи-коммунисты тт. Андронова и Хренкова, работая на 24 станках, нормы выполняют от 115 до 118 %, не имея ни одного метра </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>брачной ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Успехи коллектива фабрики «Пионер» в выполнении взятых обязательств достигнуты благодаря тому, что партийная организация, руководство фабрики, развернув агитмассовую работу и социалистическое соревнование, мобилизуя коллектив на повышение производительности труда, наметили и претворили в жизнь ряд практических мероприятий по улучшению технологического процесса производства, налаживанию оборудования и т. д. Глубокий всесторонний анализ работы предприятия стал в центре внимания партийной организации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Секретарь Владимирского горкома ВКП(б) М. ОСИПОВ» («Призыв», 4 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Лаборатория фабрики «Пионер», руководимая молодым инженером т. Разуваевой, вместе с коллективом добилась немалых успехов в борьбе за качество ткани. Если до Указа на фабрике брак составлял 10-14 %, то сейчас в большинстве продукция хорошего качества. В январе брак составил всего лишь 0,35 %. Работники лаборатории тщательно контролируют поступающее сырье, строго следят за режимом технологического процесса, производят ежедневно разбраковку утка, пробы в шлихтовальном отделе, проверяют основы, ведут наблюдение за обрывностью, следят за скоростью станков, плотностью ткани. И все, что порождает брак, лаборатория тут же выявляет и принимает меры к их устранению» («Призыв» 8 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«УСПЕХИ ТЕКСТИЛЬЩИКОВ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ПОЛУТОРАМЕСЯЧНАЯ ПРОГРАММА ВЫПОЛНЕНА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Вступая в социалистическое соревнование имени XVIII Всесоюзной партийной конференции, текстильщики фабрики «Пионер» обязались досрочно выполнить полуторамесячную программу и дать любимой родине 370 тысяч метров чистосортной ткани сверх плана.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Свое обещания коллектив с честью выполнил. Полуторамесячный план закончен 9 февраля. К дню открытия конференции дадим стране сверх плана 450 тыс. метров ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Впереди идет второй цех (начальник цеха тов. Скоморохов). Хорошие образцы труда показали 25 и 29 комплекты. Поммастера тт. Евдокимов, Назаров, Фадеев, Маврин и ткачихи Большакова, Саитова, Емельянова добились самой высокой выработки, являются передовиками соревнования.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С 13 февраля вся фабрика становится на стахановскую вахту.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Директор фабрики «Пионер» И. ЧЕШКОВ» («Призыв», 11 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Бюро горкома ВКП(б) и исполком горсовета постановляют:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1. Переходящее красное знамя горкома ВКП(б) и исполкома горсовета, находящееся у коллектива рабочих и служащих грамзавода, передать фабрике «Пионер», выполнившей производственную программу в IV квартале 1940 г. по выпуску валовой продукции на 125,8 %, по товарной на 151.8 % при снижении себестоимости продукции на 5,5 %. Брак в IV квартале против III квартала фабрикой снижен на 8,17 % и составил 0,98 %. Производительность оборудования в IV квартале составила 113,2 %, а производительность труда 119,9 %...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Секретарь горкома ВКП(б) М. ОСИПОВ. Пред. Горисполкома П. ФОМИЧЕВ» («Призыв», 12 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Еще выше поднимем производительность</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Коллектив рабочих первой смены фабрики «Пионер» собрался на митинг, посвященный передаче переходящего красного знамени горкома ВКП(б) и горисполкома.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С сообщенном выступил начальник цеха т. Чуев. Он сказал:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Наш коллектив хорошо поработал и встречает ХѴIII Всесоюзную партийную конференцию замечательными производственными успехами. Мы брали обязательство выполнить полуторамесячную программу к 10 февраля. Это обязательство на сегодня выполнено.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Двухмесячную программу мы выполним за 10 дней до срока. Порукой атому десятки стахановских комплектов, сотни стахановцев, которые ежедневно добиваются высоких показателей в производительности труда.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За отличную работу наша фабрика получила переходящее красное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>знамя горкома ВКП(б) и горисполкома. Наша задача — крепко держать это знамя.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Большой радостью для коллектива фабрики явилась телеграмма, полученная от наркома, в которой он поздравляет коллектив с успешной работой в первые дни 1941 года и желает еще лучших успехов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Передовики производства в честь ХѴIII Всесоюзной партийной конференции 13 февраля вступают на стахановскую вахту.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Помощник мастера т. Шмырев в своем выступлении сказал:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Я первым встаю на стахановскую вахту и обязуюсь подготовить замечательные производственные подарки большевистской конференции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Участники митинга приняли революцию, в которой обязались в честь XVIII Всесоюзной партийной конференции ежедневно добиваться все лучших и лучших производственных успехов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Е. Алымова» («Призыв», 12 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«МОЯ РАБОТА В КОМПЛЕКТЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Итоги работы за январь говорят о том, что моя смена добилась успеха и может добиться еще лучших результатов во славу нашей родины. За месяц сверх нормы мы дали стране 7564 метра чистосортной ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В первой половине января мы выполнили норму на 128.4 %, при втором сорте 1,2 %, по второй половине - на 129,8 %, второго сорта было 0,03 % при этом брака совершенно не имелось. Эти успехи мы посвящаем ХѴIII Всесоюзной партийной конференции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Как мы добились и добиваемся таких стахановских показателей? Если говорить о себе, то ничего особенного в моей работе нет. Точно соблюдаю правила технической эксплуатации - вот пожалуй это и есть главный «секрет».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Когда проходил технический осмотр станков, то оказалось, что оборудование в нашем 24 комплекте в наиболее исправном состоянии. Это потому, что я и помощник мастера в другой смене комплекта тов. Лобанов изо дня в день ведем профилактический ремонт станков и тем предупреждаем разладки, остановы, брак, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>создаем хорошие условия для работы ткачих.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Как и во всех других комплектах, за помощником мастера каждой смены у нас закреплено определенное количество станков и каждый отвечает за профилактический ремонт на своем участке. Я лично ежедневно ремонтирую по одному станку и так, чтобы он работал безукоризненно. Кроме того интересуюсь, как ремонтируют оборудование другие товарищи, потому что только тогда можно добиться хороших успехов, когда каждый сменщик занимается профилактикой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Много значит и взаимная помощь. Производственная дружба у меня особенно установилась с помощником мастера т. Лобановым. При всяких затруднениях во время приемки-сдачи смен, мы оказываем друг другу помощь. Не уходим, пока не приведены в порядок все станки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Теперь скажу о производственной работе ткачих. На моем участке их две и обе в 24 комплекте недавно. Тов. Лобкова работает особенно хорошо, перевыполняет нормы, внимательна. Все же у ткачих бывают отдельные недочеты. Например, туго прижмут товарный валик, а от этого получаются недосеки. На подобных примерах, на практике показываю как нужно и как ненужно работать. Вообще стараюсь так сделать, чтобы ткачиха не повторяла ошибок, а сама предотвращала их.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Когда вижу, что нет дела по наладке, ропера осматриваю, выявляю нет ли где проколов шпаруткой, прижогов и т. д. Одним словом так организую свой труд, чтобы не допустить простоя станков, брака, чтобы оборудование работало правильно.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Надеюсь, что темпов не сдадим и будем добиваться новых производственных успехов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Вердиян, помощник мастера. Фабрика «Пионер» («Призыв», 14 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Военизированный поход работниц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28 работниц фабрики «Пионер» в честь XXIII годовщины Красной Армии совершили военизированный поход до села Боголюбово и обратно. Всю дистанцию участницы похода прошли бодро и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>выразили желание устраивать такие мероприятия чаще. Д. Семенов» («Призыв», 15 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Текстильщики достойно встречают XVIII конференцию ВКП(б)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Текстильщики фабрики «Пионер» встречают открытие ХѴIII Всесоюзной партийной конференции большими производственными победами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Весть о созыве конференции всколыхнула всех рабочих, работниц и инженерно-технических работников фабрики. На собраниях, посвященных постановлению ЦК ВКП(б) о созыве конференции, родилось стремление готовиться к 15 февраля методами социалистического соревнования, присвоить этому соревнованию имя ХѴIII конференции ВКП(б). Мы обратились ко всем рабочим города и района с обращением последовать нашему примеру, еще лучше работать в честь конференции большевистской партии. Мы решили полуторамесячную программу января и февраля выполнить к 10 февраля и до 15 февраля дать сверх плана 370 тысяч метров ткани и снизить брак до нуля.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Началась борьба за выполнение этого обязательства. Парторганизация фабрики хорошо поняла, что успех выполнения этого обязательства решит партийно-массовая политическая работа. Особое место и роль в этом заняла наступательная агитация. Коммунисты начальники цехов и мастера систематически изо дня в день беседовали с группами рабочих, с отдельными рабочими и работницами, мобилизуя их на высокопроизводительную работу. Прежде чем идти беседовать, подробно выяснялись причины невыполнения плана той или иной группой рабочих или отдельной ткачихой и потом разъяснялось, как устранить недостатки, тормозящие выполнению плана. Кроме того практиковался и такой метод для отстающих, как показ опыта работы лучших стахановцев фабрики тт. Гусевой, Шиловой, Ильиной, Емельяновой и других.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Метод сочетания политической агитации с производственной позволил добиться того, что на фабрике нет ни одной ткачихи, не выполняющей нормы выработки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Большое значение в политическом и производственном воспитании масс имели такие мероприятия, как партийно-техническая конференция. На ней коммунисты и непартийные большевики вскрыли много неиспользованных резервов для дальнейшего повышения производительности труда. В 1940 году производительность труда была поднята на 20 % и оборудования - на 13 %, а в 1941 году боремся за то, чтобы производительность оборудования поднять на 13,4 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>18 января партбюро фабрики заслушало доклад директора тов. Чешкова о работе за 1940 год и перспективах на 1941 год. На следующий день этот же вопрос обсуждал технический совет фабрики, а 21 января - общее собрание рабочих. Все это помогло текстильщикам фабрики полнее вскрыть недостатки и наметить такие мероприятия, которые позволяют заявить, что государственный план 1941 года будет успешно выполнен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На общем собрании рабочих 21 января подписан договор социалистического соревнования с текстильщиками фабрики «Оргтруд».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>25 января ткачи, мастера, рабочие механического цеха отдельно в группах обсуждали обращение орехово-зуевских текстильщиков. Оно было горячо принято нашими рабочими.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Благотворный результат принесла нам борьба за выполнение Указов Президиума Верховного Совета СССР от 26 июня и 10 июля. Нарушения трудовой дисциплины стали редким явлением, у всех работников повысилось чувство ответственности за свою работу перед государством. Неплохо идет и борьба с браком. Если в июле прошлого года брак доходил почти до 15 %, то сейчас он составляет всего 0,21 %, а в отдельные дни и того ниже.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Наши обязательства подкрошены делом. 9 февраля обязательство в честь ХѴIII конференции ВКП(б) выполнено. Сейчас работницы многих цехов, комплектов, зал встают на стахановские вахты имени ХѴIII конференции ВКП(б) и снова ведут достойную борьбу за закрепление достигнутых успехов, за умножение их, за то, чтобы на деле стать стахановской фабрикой.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Д. Гусаров, зав. оргинструкторским отделом горкома ВКП(б)» («Призыв», 15 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«В честь конференции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Коллектив электроотдела фабрики «Пионер» к ХѴIII Всесоюзной партийной конференции взял обязательство произвести монтаж новой подстанции и пустить в работу новый трансформатор 560 киловатт.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8 февраля это обязательство было выполнено. Новая подстанция дала возможность фабрике бесперебойно работать и выполнить план.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Электромонтер Леонтьев» («Призыв», 15 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«В социалистическом соревновании в честь ХѴIII Всесоюзной партийной конференции коллектив фабрики «Пионер» занял одно из первых мест среди предприятий города, за что получил переходящее красное знамя горкома ВКП(б) и горисполкома.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Текстильщики фабрики продолжают борьбу за новые производственные успехи. Впереди идет третья смена четвертого зала второго цеха. Помощник мастера т. Евдокимов В.Г. нормы выработки по своему участку выполняет на 132 %, тт. Нестеров А., Фадеев В. — на 127 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С наилучшими показателями встречают конференцию ткачихи — т. Е. Емельянова — 136 %, тов. А. Ильина — 136,1, т. Саитова — 129.4, т. А. Большакова — 129.6 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В настоящее время в цехе начинает принимать широкие размеры многостаночничество. Работницы тт. Большакова, Саитова, Корноухова ранее обслуживали по 24 станка, а с 1 февраля работают на 32 станках каждая. Декадные показатели говорят, что на этом высоком уплотнении производительность труда продолжает возрастать.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Начальник второго ткацкого цеха Скоморохов».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«СВЕРХ ПЛАНА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Текстильщики фабрики «Пионер» на решение ЦК ВКП(б) о созыве ХѴIII Всесоюзной партийной конференции ответили стахановскими делами. Коллектив взял достойные обязательства.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Сегодня, отмечая знаменательный день — день открытия партконференции, коллектив фабрики может не без гордости заявить о выполнении взятых обязательств.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>9 февраля фабрика закончила полуторамесячную программу и дала сверх плана 450 тысяч метров ткани вместо 370 тысяч взятых по обязательству.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>13 февраля фабрика встала на вахту. В первый день план выполнили на 117,5 % по чистосортной продукции, без брака.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Впереди идет цех № 2 — начальник цеха тов. Скоморохов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>К 21 февраля коллектив обязался закончить двухмесячную программу.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ознаменуем партконференцию новыми производственными победами!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...254 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Директор фабрики Чешков</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>» («Призыв», 15 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Помощник мастера 25 комплекта фабрики «Пионер» Алексей Собакин, обходя ритмично работающие станки, за последнее время часто произносит:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Не работа, а поэзия. Хороший подарок приготовили ткачи ХѴIII партийной конференции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Гордость поммастера вполне законна. Четвертое зало является одним из лучших в фабрике по выполнению производственной программы. А лучшим на участке по праву считается 25 комплект.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Поммастера комплекта Виктор Евдокимов, Алексей Собакин, Анатолий Аносов пришли на фабрику 15 лет тому назад. Фабрика росла на их глазах. Рядом с тесным одноэтажным зданием, похожим скорей на сарай — наследством фабриканта Белова — вырос огромный двухэтажный корпус социалистической фабрики. Вместо устаревших платтовских станков появились новые отечественные ткацкие автоматы АТС-5, оборудованные по последнему слову техники.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вместе со всем рабочим коллективом росли и помощники мастера Собакин и Евдокимов. Алексей Собакин год тому назад вступил в ряды коммунистической партии. Он кропотливо, упорно изучает историю большевизма, много читает. Поммастера не пропустил ни </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>одной постановки гортеатра, смотрит каждую новую кинокартину.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Работа украшает стахановцам 25 комплекта жизнь, они умоют ценить поэзию труда. Имена Собакина и Евдокимова известны на фабрике всем до единого человека. Почетными среди текстильщиков считаются фамилии замечательных молодых ткачих Жени Емельяновой, Ильиной, Шиловой, Лаврентьевой, Кондратьевой. Они в течение нескольких лет славят свой комплект, выполняя программу на 127—128 % — не меньше и без единого сантиметра брака.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Заработок ткачих 25 комплекта в среднем выражается по 600 рублей в месяц. Собакин ежемесячно зарабатывает более тысячи рублей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Помощники мастеров других участков частенько заходят в 25 комплект, чтобы поучиться работать. Прежде всего они обращают внимание на образцовую чистоту. Здесь на полу не увидишь разбросанной путанки, шпуль или початков. Два раза в смену ткачихи или зарядчицы тщательно подметают пол. Помощники мастера — примерные организаторы стахановского труда. Они соревнуются сами и следят за соревнованием ткачих. Они образцово принимают и сдают друг другу смены и учат этому работниц. В практике комплекта не было случая, чтобы поммастера ушел со смены, оставив другому поломанное оборудование, а ткачиха — оторванные нити или перепутанные основы. Сдать комплект в порядке — нерушимый закон.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ХѴIII большевистская конференция вызвала новый невиданный производственный подъем. Передовики производства проявили замечательный почин — встали на стахановскую вахту в честь конференции победителей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В комплекте перезаключены социалистические договоры. Ткачихи и поммастера, встав на вахту, взяли на себя индивидуальные обязательства. Ткачиха Шилова обязалась выполнить нормы выработки на 127 % и вызвала на соревнование соседку по станкам Лаврентьеву. Последняя вызов приняла, включив в договор замечательный пункт: «От Шиловой не отстану и дам любимой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>родине только добротную ткань».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С первых же дней стахановской вахты текстильщики крепко сдерживают свое большевистское слово.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ив. Клязьмин» («Призыв», 16 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«ДОСТОЙНАЯ НАГРАДА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>15 февраля,— в исторический день, когда в столице нашей великой социалистической родины начала свою работу XVIII Всесоюзная партийная конференция, текстильщики фабрики «Пионер» собрались в своем клубе на собрание, посвященное передаче им переходящего красного знамени горкома ВКП(б) и горисполкома. Это придало торжественный характер собранию.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Вручая знамя, секретарь горкома ВКП(б) тов. Тряскин выразил уверенность, что текстильщики фабрики «Пионер» будут добиваться и добьются новых производственных успехов во славу социалистической родины.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В своей ответной речи директор фабрики тов. Чешков заявил, что рабочие, работницы и инженерно-технические работники на эту высокую награду ответят новым производственным подъемом.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Надо надеяться, что от тех достижений, которых мы добились, у нас голова не закружится, — заявил главный инженер тов. Шамолин. — Наша задача — закрепить достигнутое, множить успехи, окончательно ликвидировать брак, добиться высокой чистоты, культуры в фабрике.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Тов. Шамолин рассказал, что, встав на стахановскую вахту имени XVIII Всесоюзной партийной конференции, текстильщики показывают образцы работы.— Фабрика за первые два дня стахановской вахты выполнила задание на 117 и 124 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Стахановка т. Саитова, начальник цеха т. Чуев и другие говорили: стахановской работой будем держать переходящее красное знамя весь 1941 год.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На собрании было вручено фабричное переходящее красное знамя лучшему коллективу. Это знамя вручено школе ФЗУ, которая добилась больших успехов как в производственной работе, так и в учебе. Школа дала стране сверх плана 76 тыс. метров ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>— Я работаю на 16 станках и норму за январь выполнила на 120 % без брака,— сказала ученица Коробкова.— Мы будем так работать и учиться, чтобы переходящее красное знамя надолго оставалось у нас.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Собрание закончилось. Текстильщики разошлись с одной мыслью — работать еще лучше, крепко держать переходящее красное знамя» («Призыв», 16 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«БРИГАДА АРТИСТОВ НА ФАБРИКЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Группа артистов гортеатра, в составе тт. Евдокимова, Волохова, Опалихиной, Ордынского, Юсан и других выезжала на фабрику «Пионер». Здесь она поставила отрывок из пьесы «Коварство и любовь». Постановка оставила у рабочих и служащих фабрики хорошее впечатление.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>А. Рождественская» («Призыв», 19 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841EB9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...28 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Многостаночница</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Беспартийная работница фабрики «Пионер» т. Саитова, как и все трудящиеся нашей родины, с радостным волнением следит за сообщениями о работе XVIII партийной конференции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Когда было опубликовано сообщение о созыве конференции, Саитова крепко задумалась над тем, какой бы подарок подготовить к ее открытию.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В то время она работала на 24-х станках и нормы выполняла на 129—130 %. Вместе с ткачихами Большаковой и Карнауховой Саитова решила первой на фабрике обслуживать по 32 станка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Администрация охотно пошла навстречу работницам. С первого февраля они стали многостаночницами.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>За последние дни выработка у Саитовой все увеличивается и увеличивается.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Секрет» своих успехов Саитова объясняет просто:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Стараюсь выработать больше всех, правильно организую рабочее место, соблюдаю маршрут обслуживания станков, предупреждаю обрывность, выпускаю только благородную ткань.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Так грудиться может каждая ткачиха.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ив. Клязьмин» («Призыв», 20 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Успехи молодых текстильщиков</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Учащиеся школы ФЗ фабрики «Пионер» с большим интересом следили за работой XVIII партийной конференции. В школе ежедневно проводились с учащимися беседы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Закончив 9 февраля выполнение полуторамесячной программы и дав стране сверх плана 76 760 метров чистосортной ткани, молодые текстильщики решили ежедневно выполнять нормы выработки не ниже как на 125 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сказано-сделано. В дни работы конференции задание перевыполнилось. Лучше всех работают ученицы Коробкова, Усова, Артемьева, Мещанкина и другие.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Отличных показателей добились молодые ткачихи, выпущенные из школы год тому назад, тт. Лаврентьева, Тоня и Таня Козины, Романова, Заварыкина, бригадиры ремонтной бригады Виноградов и Голякин, поммастер Белов. Некоторые на них за стахановскую работу получили благодарность от дирекции фабрики.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Зав. учебной частью А.М. Морозов» («Призыв» 26 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Отходы не перерабатывают и не продают</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Трикотажное производство отдела местной промышленности для получения отходов прикреплено к фабрике «Пионер». Но некоторые руководители предприятия, встав на неверный путь, делают все, чтобы эти отходы не продавались нашему трикотажному производству.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Так, имеющаяся на фабрике начинка пряжи целиком стаскивается и идет в путанку. Бухгалтер Смыслов говорит, что лучше начинку пускать в путанку, чем ее продавать мастерской. Руководители фабрики отговариваются тем, что они обязаны использовать начинку у себя. Правда, для перемотки начинки они установили машину, но она бездействует. Таким образом, отходы не перематывают и нам не продают.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Зав. трикотажным производством И. Малашкевич» («Призыв» 26 февраля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«ВЫПОЛНЯЕМ ПЛАН ЕЖЕДНЕВНО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XVIII Всесоюзная партийная конференция в решении по докладу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>тов. Маленкова «О задачах партийных организаций в области промышленности и транспорта» указала на необходимость добиться ежедневного выполнения производственной программы каждым предприятием.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Время, когда фабрика «Пионер» переносила производственную лихорадку, давно осталось позади. Мы научились работать четко и на протяжении ряда месяцев выполняем ежедневный план.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ритмичная работа позволила нам не только выполнять, но и перевыполнять государственный план, создала правильный режим работы без простоя оборудования и рабочей силы, без переплаты за сверхурочные часы и, наконец, резко подняла качество продукции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Для создания плановой работы на каждый день, нам понадобилось провести практические мероприятия.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Прежде всего, взялись за укрепление подсобных цехов — гаража и приготовительного отдела. Образцовая работа автотранспорта позволила без перебоя доставлять с фабрики имени Лакина основы и уток. Работа приготовительного отдела у нас иногда страдает из-за недополучения пара. Подачу пара ТЭЦ производит через грамзавод, а последний часто недодает его. Это влияет не только на выработку основ, но и на качество их приготовления: получаются массовые подрезы, влажные основы. Но и в таких случаях мы старались выйти из положения, переведя шлихтовальные машины на непрерывную неделю, шлихтуя часть основ на фабрике им. Лакина.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>За последнее время нам удалось договориться с грамзаводом и пар стал поступать регулярно. Работа шлихтовки вошла в нормальную колею, не стало простоя из-за основ, даже создали некоторый запас их.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На помощь ткачам в выполнение суточного графика пришли фабричная лаборатория и товарная контора.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лаборатория осуществляет постоянный контроль за поступающими к нам полуфабрикатами, тщательно испытывая их. О всех выявленных ненормальностях мы стали немедленно сообщать </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>фабрике имени Лакина. В результате брак в полуфабрикатах резко сократился.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Работники лаборатория следят за работой приготовительного отдела, контролируя качество шлихта, наблюдают за тем, как на каждой шлихтовальной машине проходит технологический процесс: обеспечивает ли он крепость нитей, сохраняет ли их эластичные свойства.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В ткацких цехах лаборатория изучает причины обрывности, учитывает простойное время станков и почему это происходит, контролирует смазку оборудования, следит за соблюдением стандарта.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Если несколько месяцев назад фабрика выпускала около 16 % продукции недоброкачественной, то сейчас брак выражается в сотых долях процента.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В борьбе за ритмичность, за выполнение суточного графика, за окончательное изжитие брака большую роль играет товарная контора, возглавляемая коммунисткой тов. Шмониной.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Работники конторы научились предупреждать брак. Прижоги, проколы, нажим на ткань вальяном, подныры с изнанки — все эти виды брака не всегда обнаруживают ткачи. В товарной же конторе при проверке ткани сразу выявляется брак, и браковщики, встретив в ткани прижоги или проколы, тут же извещают поммастеров и брак устраняется.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Практикуются выходы браковщиков на станки и вызовы ткачей, поммастеров и мастеров в контору, в том случае, если по их вине допущен брак. Разъясняя ткачам, как надо правильно закатывать товар на валик, браковщинки наполовину сократили количество лоскута.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Большие мероприятии проведены и в самих ткацких цехах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Мы потребовали от мастеров, их помощников и ткачих, чтобы они правильно производили приемку и сдачу смен. Для обеспечения ночных смен подсобными материалами работает кладовка. Дефицитные материалы, как, например, ремень, поммастера получают непосредственно от мастеров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>На каждый месяц и на каждый день мы составляем график профилактического осмотра оборудования. Поммастера ежедневно знают, какие станки они должны подвергнуть осмотру и ремонту.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Фабрика создала крепкие квалифицированные кадры рабочих. Многие работницы и рабочие имеют по две специальности: отдельные заправщики могут заменять в любое время поммастеров, обрывщицы — ткачих. Это также влияет на выполнение суточного графика.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>При поломках станков у нас введена сигнализация. Такую сигнализацию неплохо бы ввести и на фабрике «Оргтруд». Она не позволяет отрывать ткачей от работы на объяснение поммастеру о поломке, дисциплинирует, приучает быстро устранять поломки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Все эти мероприятия мы будем проводить и в дальнейшем и тем обеспечим выполнение плана не только в среднем по фабрике, но и каждой сменой, комплектом ежедневно. Сейчас приступаем к составлению графика, в ближайшие дни его введем в действие. На основе его мы улучшим и учет. Если ранее учет ткацкого гнезда и замер простоя проводился по обходам, то теперь он будет производиться по сработанному товару.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Осуществляя на деле решения ХѴIII партконференции, наша фабрика будет целиком стахановской.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>И.Д. Чешков, директор фабрики «Пионер» («Призыв», 1 марта 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Хозяйственный актив текстильных предприятий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В клубе фабрики «Пионер» состоялось совещание хозяйственного актива предприятий первого главка Ивхлоппрома. На совещании присутствовали представители 17 фабрик — директоры, главные инженеры, секретари парторганизаций, рабочие стахановцы — всего около 200 человек.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С докладом о работе главного управления за 1940 год и о перспективах работы в текущем году в свете решений ХѴIII партийной конференции выступил начальник главка тов. Бабашкин.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Докладчик особо остановился на деятельности предприятий, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>выполнивших головой план, в том числе фабрики «Пионер».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В прениях выступило 20 человек. Ткачиха-стахановка фабрики «Пионер» тов. Большакова и ткачиха фабрики «Организованный труд» тов. Быкова рассказали о ходе соревнования на своих предприятиях и поделились стахановскими методами труда. Председатель фабкома фабрики «Оргтруд» тов. Стародубов отметил недостатки главка в деле руководства предприятиями.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Совещание наметило практические мероприятия, направленные на улучшение работы фабрик.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Участники совещания провели экскурсию на фабрику «Пионер» («Призыв», 2 марта 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«ИНДИВИДУАЛЬНЫЕ ЗАСТРОЙЩИКИ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>За городом, в стороне от предприятий, за последние годы вырос поселок индивидуальных застройщиков. В поселке живет много семей текстильщиков фабрики «Пионер».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Год—два тому назад рабочие фабрики тт. Евдокимов, Чистова, Московкин, Полюнов и другие получили от государства ссуды по 3—5 тысяч рублей. На эти деньги они построили себе красивые дома.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Коммунальный банк в текущем году отпустил для фабрики на индивидуальное строительство новую ссуду в 40 тысяч рублей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>И. Семенов» («Призыв», 5 марта 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Текстильщики фабрики «Пионер» получили от Наркомата новые нормы выработки и расценки. Эти нормы и расценки направлены на то, чтобы изжить уравниловку между квалифицированными и подсобными рабочими.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Теперь вместо 2,89 метра ткани в час ткачиха на типовом уплотнении в 20 станков обязана на каждом станке выработать 3,03 метра.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Подавляющее большинство работниц фабрики работают на 24 стайках, а отдельные на 32. При новых нормах и расценках их зарплата значительно увеличится. Также повысится заработок поммастеров, у которых уплотнение выше типового.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коллектив рабочих фабрики с большим воодушевлением встретил </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>новые нормы. Состоялись посменные цеховые собрания. Рабочие и работницы 4-го зала единогласно заявили, что старые нормы отжили. Общее мнение коллектива выразила ткачиха-стахановка т. Костинская:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Нам приятно, что фабрика стоит на пеpвом месте по выполнению плана. При новых нормах будем работать еще лучше на благо социалистической родины. С своей стороны я обязуюсь выполнять нормы не ниже, как на 127 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Зарядчица тов. Аносова, мастер тов. Наумов и др. отметили, что фабрика имеет неограниченные возможности для более лучшей работы. Надо подтянуть отдельные комплекты до уровня передовых, ликвидировать заниженные хода отдельных станков, уплотнить оборудование, переводя работниц с 16 станков на 24, а отдельных и на 32 станка, удешевить качество продукции, поднять коэффициент использования машин.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Новые нормы требуют нового производственного разбега. И текстильщики фабрики «Пионер» это обеспечат с успехом.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>И. Клязьмин» («Призыв», 7 марта 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Премии за стахановский труд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Дирекция фабрики «Пионер» за перевыполнение плана в январе и феврале и безбрачную работу премировала 98 ткачих, поммастеров и специалистов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>По 200 рублей премированы помощники мастера тт. Емельянов, Ильин, Евдокимов, Собакин, Лобанов, по 100 рублей ткачихи Прокофьева, Кочешкова, Андронова, Костинская.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Зав. школой ФЗУ тов. Андреева премирована 600 руб., зав. учебной частью т. Морозов — 550 рублей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Также премированы работники приготовительного отдела, гаража» («Призыв», 7 марта 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>СТАХАНОВСНИЕ ШКОЛЫ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На фабрике «Пионер» ежемесячно десятки работниц заканчивают учебу в краткосрочных стахановских школах. Сейчас школами охвачены 37 работниц. Их обучают лучшие стахановки тт. Шилова, Емельянова, Рыжова, Гусева, Егорова. Они с любовью передают </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>свои методы труда. К руководителям школ прикреплены в качестве консультантов мастера и начальники цехов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>СЕСТРЫ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сестры </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Мария Гусева и Паша Дуднева</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> — знатные люди фабрики «Пионер», работают по 15 лет. Их портреты на доске почета.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ткачиха Гусева первой на фабрике овладела автоматическими станками и стала работать на 24-х машинах. И как работать: на 123—127 % к норме.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Гусева стремилась размножить «секрет» своих успехов. Ткачиха Никитина ежемесячно портила более ста метров ткани, пока к ней на помощь не пришла стахановка. Гусева прежде всего подробно присмотрелась к работе отстающей работницы и выявила, почему она выпускает брак.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Смену не принимаешь,— толковала стахановка подруге,— маршрута не соблюдаешь.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ежедневно после смены Гусева стала приходить на участок Никитиной и кропотливо обучать ее правильным навыкам труда. В первый же месяц результаты оказались положительными.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Как лучшей работнице Гусевой поручили руководство краткосрочными стахановскими школами. Сейчас она уже выпускает квалифицированных ткачих из второй группы. Ее ученицы Сергеева, Семенова, Герасимова, Богатова работают на 16-24 станках и готовы к переходу на более высокое уплотнение.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Социалистическое соревнование у сестер в большом почете. Паша Дуднева соревнуется с соседкой по станкам Егоровой. К восьмому марта договор был проверен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Все пункты работницы выполнили с честью. Однако Дуднева обогнала соседку. Ока выполнила двухмесячную программу на 120 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ДВАДЦАТАЯ ПРЕМИЯ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пелагея Ивановна Маркова одна из старейших работниц фабрики. Предприятие строилось на ее глазах. Глядя на светлые, просторные окна ткацкого корпуса, на новенькие ткацкие станки, Пелагея Ивановна часто рассказывает молодежи о прошлом, о каторжной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>работе ткачих на капиталистов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Если Пелагея Ивановна за десяти-часовой рабочий день вырабатывала капиталисту всего около 40 метров ткани, то теперь для своей счастливой родины она ежедневно ткет в 20 раз больше и работает только 8 часов. Это самый короткий рабочий день во всем мире.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На 129 % выполнила Маркова двухмесячную норму. В честь Международного женского дня она получила от дирекции денежную премию. По счету это двадцатая премия.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ТРИСТА РУБАШЕК ЗА СМЕНУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>У недавней ученицы школы ФЗУ комсомолки Вали Лаврентьевой могут поучиться работе многие работницы.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Валя на своем участке, как заботливая хозяйка. Ее рабочее место постоянно идеально чисто, несколько раз за смену она подметет пол, бережно относится к полуфабрикатам.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Школа научила Лаврентьеву социалистическим методам труда. Она принимает смену так, что машины начинают работать как часы. Она тщательно просмотрит полотна, уничтожит на них все дефекты, проверит работу ламелевых приборов и одновременно очистит их от пуха. Пуск станка и заводку, нити Валя производит с автоматической быстротой. Большие преимущества ей дает вязка правильных ткацких узлов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Более чем на 300 рубашек вырабатывает ткани за смену Лаврентьева на своих 24-х станках.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Я готова работать и на 32-х станках,— говорит девушка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«МОДНОЕ ДЕЛО»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Профессия Тани Найденовой у девушек фабрики считается «модным делом». Когда глава советского правительства товарищ Молотов призвал трудящихся честно и самоотверженно работать, помогая Красной Армии в освободительной борьбе, Таня решила овладеть квалификацией направщика, которую на фабрике выполняли одни мужчины.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Девушка стала посещать курсы помощников мастеров, изучила станок и стала заправщицей. Найденова не уступает мужчинам. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Она заправляет основы за 25 минут, тратя времени вдвое меньше чем положено нормой. Она оказывает большую услугу ткачам, помогая им заводить нитки, разрабатывать подплетины и недосеки, бороться за самую прочную и красивейшую в мире ткань.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Найденова, Гусева, Дуднева, Маркова — весь коллектив фабрики отмечает международный женский день стахановской работой, ритмичностью социалистического труда. Работницы получили новые производственные нормы и с первых же дней марта выполняют их на 114—117 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>— Новые нормы для нас не предел!— единодушно заявляют ткачихи.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ив. Клязьмин» («Призыв», 8 марта 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«На высоком уплотнении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» я работаю пять лет. Единственной моей мечтой было — перейти на высокое уплотнение. И я взяла десятку. Это было самое высокое уплотнение на фабрике по тому времени.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На новом автоматическом оборудовании первой в четвертом зале перешла на 24 станка.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Через некоторое время и это не стало меня удовлетворять. Зная, что страна требует больше ткани, что многостаночное обслуживание дает экономию государству, я вот уже два месяца, как перешла работать на 32 станка. На этом уплотнении даю больше ткани по сравнению с другими ткачихами, работающими на 24 станках, только за одну смену на 175 метров, а за месяц увеличение выражается в 4.5 тысячи метров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Мои напарницы вначале боялись, как это они смогут обслужить одновременно 32 станка, но когда освоились, также как и я стали выполнять и перевыполнять нормы выработки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сейчас я думаю перейти на 48 станков. Изучаю маршрут, думаю над тем, как меньше затратить времени, а сделать больше.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мне кажется, что на высокое уплотнение могут перейти все ткачихи фабрики. Ведь работали они до 1941 года большинство на 16 станках, с нового года перешли на 24 и справляются, и выработка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>не понизилась, а пошла в гору. Чего же не хватает ткачам перейти на высокое уплотнение? Исключительно одного — смелости, решительности.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>У рабочих фабрики огромные резервы для повышения производительности труда. Стоит лишь с ними посерьезнее поработать, попонятнее рассказать, что переход на высокое уплотнение почти вдвое высвободит рабочую силу, значительно снизит себестоимость продукции, увеличит заработок рабочих.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>К этому призывают нас решения ХѴIII Всесоюзной партийной конференции и мы обязаны использовать все внутренние резервы с тем, чтобы неустанно повышать производительность труда.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>А.П. Саитова, ткачиха-стахановка фабрики «Пионер» («Призыв», 3 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«РАБОТАЕМ РИТМИЧНО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Коллектив фабрики «Пионер», вооруженный решениями XVIII партийной конференции, с каждым днем добивается все новых и новых производственных успехов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Мы можем смело сказать, что задача — выполнять план каждым цехом, сменой, бригадой, поставленная Всесоюзной партийной конференцией, — на фабрике решена. У нас нет ни одной смены, ни одного комплекта, ни одного рабочего, который бы не выполнял государственного задания по выпуску продукции.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>22 марта, за шесть дней до срока, фабрика выполнила задание первого квартала. Брак за квартал составил 0,14 %. Качество продукции поднималось с каждым месяцем. Если в январе брак составил 0,37 %, то в феврале выразился только в 0,05 %, а в марте, после решений конференции, брак был сведен до нуля.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>С первого марта фабрика работает по новым нормам, которые выше прежних на 8,08 %. Но это не остановило наш коллектив. Мартовское задание фабрика выполнила на 109,7 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Все цехи нашей фабрики в марте работали по заранее разработанному графику и выдержали его прилично. Если в первые дни месяца новые нормы выполнялись на 104 %, то к концу стали выполнять около 110 %.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Мастера у нас имеют ежедневный график выработки продукции на каждую смену и отдельный комплект. Табельщики получают график расхода рабочей силы на смену и обязаны сигнализировать, если получились излишки рабочих с тем, чтобы передать лишнюю рабсилу в другие цехи. Ремонтно-механическому отделу разработан график планово-предупредительного ремонта оборудования, а бригаде чистильщиц — график ухода за станками. Кроме того, каждая чистильщица закреплена за определенным количеством станков.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Работа по графику требует своевременного учета. Последний у нас был поставлен плохо. Если мастера знали, как вчера работали их смены, то поммастерам и ткачихам о работе было известно только через несколько дней.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Пришлось в корне изменить систему учета. В ткацких цехах учет ежедневного выполнения графика мы стали проводить через посредство станкообходов, выявляя таким образом простои и узнавая коэффициент полезного использования оборудования, что и будет показателем выполнения плана. Результаты обходов мы сверяли с фактическими показателями работы гнезд, причем расхождение получилось незначительное. Станкообходы себя вполне оправдали. Считаем нужным ежедневный учет работы проводить таким образом и дальше.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Решении партийной конференции заставили нас бережно относиться к отходам производства. Теперь уточные и основные угары хранит и сдает только поммастера. Мы получили возможность ежедневно знать о количестве угаров.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В январе фабрика получила 131 тысячу рублей экономии, в феврале — 77 тысяч рублей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подсобные отделы также работают по суточному графику. Неплохих результатов добился приготовительный отдел. Последний должен отшлихтовать в день 104 основы, а фактически шлихтует по 130 основ. Отдел снизил количество угаров, завел ежедневный учет их. В результате количество угаров по отношению к предыдущим месяцам снизилось. Выполнив месячный план </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>шлихтования основной пряжи на 109 %, отдел создал нeкоторый запас основ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Коллектив фабрики явился инициатором предмайского социалистического соревнования среди городских предприятий и единодушно решил в честь первомайских торжеств выпустить сто тысяч метров чистосортной ткани сверх плана.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На основе еще лучшего проведения в жизнь решений XVIII партийкой конференции мы этого добьемся и завоюем одно из первых мест на демонстрации.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Директор фабрики «Пионер» И.Д. Чешков» («Призыв», 11 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Высокие заработки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Стахановский труд обеспечивает рабочим и работницам фабрики «Пионер» высокие заработки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Поммастер 24 комплекта тов. Маврин в марте выполнил месячные нормы выработки более, чем на 125 % и заработал 1247 рублей. Его сменщики тт. Назаров и Фаддеев заработали по 1182 рубля каждый. Заработок поммастера тов. Кочешкова выразился в 1129 рублей.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ткачиха тов. Саитова за месяц заработала 767 руб., Козина — 584, Балашова — 697, Жаренова — 557 рублей» («Призыв», 12 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«У ИНИЦИАТОРОВ СОРЕВНОВАНИЯ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Лучшая стахановка фабрики «Пионер» Мария Гусева, награжденная наркомом значком «Отличник социалистического соревнования текстильной промышленности», 16 апреля смену принимала значительно дольше, чем в предыдущие дни.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Оборудование, обслуживаемое стахановкой, увеличилось. Вместо 24 автоматических станков, она стала работать на 32. Гусева тщательнее чем когда-либо проверяла ламелевые приборы, завела оборванные нити, просмотрела, нет-ли на ткани дефектов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К началу смены гнездо Гусевой было в полном порядке и все 480 минут она работала равномерно, без рывков и горячности. Поммастера т. Новиков создал Гусевой условия для работы. Все </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>семафоры он гасил быстро, а на отдельных станках заранее предупреждал поломки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Так же отлично справились с работой на 32 станках и остальные работницы 12 и 13 комплектов тт. Кованова, Романова, Егорова и др. Работницы-многостаночницы ночной смены тт. Хренкова, Костинская и комсорг Нина Бочкова тоже не нарушили ритмичности.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Сдержали свое слово и работницы, перешедшие на самое высокое уплотнение — на 48 станков. Отработав смену ткачиха т. Ильина заявила:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- Раньше на моем оборудовании работали две ткачихи, а теперь все станки обслуживаю одна. В первый день работала неплохо. Радуюсь, что к великому пролетарскому празднику Первому мая ткани даю в два раза больше.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Движение многостаночниц повысило ответственность поммастеров за состояние оборудования. Последние стали быстрее устранять дефекты в станках, лучше относиться к профилактическому ремонту.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ив. Клязьмин» («Призыв», 18 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Когда же будут устроены тротуары?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Тротуары от спиртоводочного завода до завода «Автоприбор», грамзавода и фабрики «Пионер» пришли в полную негодность. Об этом хорошо известно горкомхозу, но ничего не делается для того, чтобы благоустроить их. Тротуары представляют из себя настил из досок, которые во многих местах выломаны, провалились. Нужно быть очень осторожным, иначе легко можно сломать ногу, или покалечиться. Особенно опасно ходить ночью.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На пути к фабрике «Пионер» нет освещения. Дорога же здесь вся захламлена» («Призыв», 24 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Радость труда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ткач Вольф Фриде не видал счастливой молодости. В бывшей панской Польше Фриде работал на капиталиста по 13—14 часов в день, жил в лачуге.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">И только когда Красная Армия принесла свободу кровным братьям </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>— трудящимся «Западной Украины и Западной Белоруссии, Вольф Фриде вздохнул полной грудью. Для него открылись широкие пути, известные всей советской молодежи.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Фриде с группой товарищей приехал в наш город на фабрику «Пионер». Новых советских граждан здесь окружили заботой и вниманием.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На советской фабрике Фриде познал радость труда.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Несколько месяцев учебы и молодой рабочий стал помощником мастера первого комплекта. По-стахановски работает комплект Фриде, все время перевыполняя нормы выработки. Включаясь в предмайское социалистическое соревнование, Фриде заключил соцдоговор с поммастером соседнего комплекта Василием Воиновым и не отстал от соседа, выполнил задание за первую половину апреля на 127,5 %. Широко развернуто соревнование и среди ткачих комплекта.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Фриде и Воинов добиваются новых побед, повседневно осваивают автоматическое оборудование, посещают кружок техминимума.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В бывшей панской Польше Фриде боялся говорить по-русски и читать русские книги. За это паны жестоко наказывали. Сейчас молодой рабочий много читает. Он знакомится с «Кратким курсом истории ВКП(б)», любит читать произведения Гоголя, Горького, Ванды Василевской, с замечательными произведениями которой ему пришлось познакомиться только в СССР.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Новый гражданин страны Советов Вольф Фриде с большой радостью. готовится к Первому мая.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>И. Клязьмин» («Призыв», 26 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Семья стахановца Евдокимова готовится к празднику</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Не менее как на 125 % выполняет план один из лучших стахановцев фабрики «Пионер», помощник мастера 25 комплекта Виктор Евдокимов.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Стахановский труд обеспечивает тов. Евдокимову высокие заработки. В среднем он получает не менее 1.100 рублей в месяц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зажиточной и культурной жизнью живот семья Евдокимовых. В прошлом году на полученную от государства ссуду тов. Евдокимов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>построил дом. Стахановец не стал дожидаться, когда истечет срок ссуды, а расплатился с государством задолго до срока.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Чисто и уютно в новом доме Евдокимовых. Готовясь к великому пролетарскому празднику — Первое мая, семья оштукатурила и оклеила обоями все комнаты дома.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>За последнее время в доме появилось много новых вещей. К празднику тов. Евдокимов справил себе новый костюм, жене — пальто и модельные туфли, дети также получили новую одежду и обувь.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В предпраздничные дни к Евдокимовым соберется много гостей. Придут родственники и товарищи по работе — стахановцы фабрики. Радостно пройдет праздник.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>И. Елязьмин» («Призыв», 27 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Текстильщики фабрики «Пионер» достойно встречают пролетарский праздник 1 Мая. План апреля фабрика выполнила вчера в 12 часов дня, дав стране 2.341.900 метров добротной ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В связи с полученной переходящего красного знамени горкома ВКП(б) и горисполкома, на фабрике состоялись посменные цеховые собрания рабочих.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Текстильщики решили темпов не сдавать, по-прежнему быть в числе передовых предприятий города и Главка. Фабрика окончательно изжила брак. Ткачи дали большевистское слово и в дальнейшем, не покладая рук, работать над улучшением качества ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В оставшиеся дни предмайского соревнования дадим стране сверх плана 160 тысяч метров добротной ткани.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Директор фабрики Чешков» («Призыв», 29 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Интернациональное воспитание в детсаду</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Детский сад фабрики «Пионер» ведет большую воспитательную работу. Мы культивируем дружбу детей разных национальностей, воспитываем любовь к родине, показываем разнообразие природы, труда и искусства. Интернациональное воспитание проводится у нас через рассказы и чтение художественной литературы, как, например, «Север» — автор Гурьян, «Братишки» - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Барто и др.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В основу празднования Первого Мая мы кладем идею дружбы и единства народов Советского Союза. На утреннике в день праздника в костюмах украинцев, цыган, узбеков и русских дети прочтут стихи — «О Сталине», «Первое мая», «Винтовка», «Парашютистская» и др. Будут исполнены украинский, кавказский, русский танцы, пропеты песни «О Сталине», «Красные маки» и т. д.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Заведующая детским садом фабрики «Пионер» К.П. Шатоба» («Призыв», 30 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«О присуждении переходящего красного знамени передовому предприятию за работу в первом квартале 1941 г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Постановление объединенного заседания бюро горкома ВКП(б) и горисполкома от 24 апреля 1941 года</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Бюро горкома ВКП(б) и горисполком постановляют:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Переходящее красное знамя горкома ВКП(б) и горисполкома оставить за коллективом рабочих, ИТР и служащих ФАБРИКИ «ПИОНЕР», выполнившей производственную программу первого квартала 1941 г. на 116,13 %, снизившей себестоимость выпускаемой продукции на 4,32 % и не имеющей совершенно убытков от брака. Количество рабочих за квартал составляет 37.87 % к плану. План накопления фабрикой выполнен на 156.8 %. Производительность оборудования составила 108.5 %, а производительность труда — 117.26 % к плану.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Бюро горкома ВКП(б) и исполком горсовета отмечают хорошую работу за первый квартал коллективов рабочих, ИТР и служащих ОЗПО, ХИМИЧЕСКОГО ЗАВОДА и ЗАВОДА «АВТОПРИБОР».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Секретарь горкома ВКП(б) М. ОСИПОВ. Председатель горисполкома ФОМИЧЕВ» («Призыв», 27 апреля 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Фабрике «Пионер» вручено красное знамя наркомата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>На фабрике «Пионер» состоялось собрание стахановцев, инженерно-технических работников, служащих, на котором начальник Главка тов. Бабашкин вручил текстильщикам красное знамя наркомата текстильной промышленности и ЦК союза.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Получая знамя, директор фабрики тов. Чешков заверил наркомат, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>что коллектив умножит успехи и на основе социалистического соревнования досрочно завершит план второго квартала.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ткачиха т. Большакова, начальник цеха т. Скоморохов, зав. товарной конторой т. Шмонина заявили: ткань с фабрики будет выходить только высокого качества и знамя останется навсегда на фабрике» («Призыв», 9 мая 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Ткачи фабрики «Пионер» с 15 мая 1941 г. получили новые производственные нормы выработки и расценки оплаты труда. Ткацкий станок ранее за смену вырабатывал 24 метра ткани, а теперь должен дать 26,3 метра» («Призыв», 4 июня 1941).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В июне 1941 года на Страну Советов напали фашистские полчища. Началась Великая Отечественная война. Комсомолки фабрики «Пионер» Нина Богнова, Маруся Зворыкина и Тася Семенова обратились тогда к девушкам города с призывом: «Идите к машинам, вставайте на место своих братьев, ушедших на фронт. Помогите им стахановским трудом громить врага».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Около фабрики «Пионер» появился </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00476084">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="648ACD"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>поселок «Пионер-Строитель»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00476084">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="648ACD"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Детский сад им. Ленина</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00476084">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="648ACD"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Школа № 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00476084">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="648ACD"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Клуб «Пионер»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В 1941 году </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00476084">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="648ACD"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Владимирскому грамзаводу</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> были переданы все оставшиеся производственные здания фабрики «Пионер», которая совсем прекратила свое существование.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00841EB9" w:rsidRPr="00EA0293">
+    <w:p w14:paraId="59999BC2" w14:textId="77777777" w:rsidR="00476084" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00841EB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791EFE6C" w14:textId="7C68BFF9" w:rsidR="00841EB9" w:rsidRPr="00476084" w:rsidRDefault="00476084" w:rsidP="00841EB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476084">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00841EB9" w:rsidRPr="00476084">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09D56E12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3092D55A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Глава %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -41272,66 +44480,66 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:view w:val="web"/>
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="87"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B1502E"/>
     <w:rsid w:val="0005746E"/>
     <w:rsid w:val="0009373B"/>
+    <w:rsid w:val="00476084"/>
     <w:rsid w:val="00841EB9"/>
     <w:rsid w:val="00B1502E"/>
     <w:rsid w:val="00B437F5"/>
     <w:rsid w:val="00EA0293"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -42143,97 +45351,188 @@
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="Заголовок 9 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B437F5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
+    <w:div w:id="205064029">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="419251562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="425732180">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="704331393">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="724448664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="814175967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1200973835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1352755570">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1666662892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1898398660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-4150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/sudogda/s/56-1-0-5241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/p/82-1-0-5933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/p/82-1-0-5933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-2165" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/murom/p/48-1-0-4845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-1148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-3814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-5931" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/promyshlennost/p/81-1-0-7529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/m/82-1-0-5932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-2166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimirskaja_gubernija/m/83-1-0-6962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-3546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/r/37-1-0-6029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-6716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/p/82-1-0-5933" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/a/82-1-0-5906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-5934" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-3546" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/p/37-1-0-2892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-5931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-4150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/sudogda/s/56-1-0-5241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/p/82-1-0-5933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/m/82-1-0-5932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/p/82-1-0-5933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/murom/p/48-1-0-4845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-1148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-2165" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-3814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-5931" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/promyshlennost/p/81-1-0-7529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-5934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubovbezusl.ru/publ/istorija/vladimir/a/37-1-0-5931" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-2166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimirskaja_gubernija/m/83-1-0-6962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-3546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/r/37-1-0-6029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/a/82-1-0-5906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/m/37-1-0-3546" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lubovbezusl.ru/publ/istorija/vladimir/p/37-1-0-2892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubovbezusl.ru/publ/istorija/uchebnye_zavedenija/p/82-1-0-5933" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -42491,55 +45790,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>313197</Characters>
+  <Pages>217</Pages>
+  <Words>56511</Words>
+  <Characters>322119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2609</Lines>
-  <Paragraphs>734</Paragraphs>
+  <Lines>2684</Lines>
+  <Paragraphs>755</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>367409</CharactersWithSpaces>
+  <CharactersWithSpaces>377875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>